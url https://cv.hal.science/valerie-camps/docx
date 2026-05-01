--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -645,235 +645,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Multi-Agent System for Crowd Sensing Based Estimation in Smart Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SApHESIA: An agent-based model and a criticality-based heuristic for cooperatively coupling SoSs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Guastella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+                <w:t xml:space="preserve">Teddy Bouziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028967⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Part of special issue: SI: Software-Intensive Systems of Systems 2018, 200 (Suppl. C), pp.102533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039878v1</w:t>
+                <w:t xml:space="preserve">hal-02939314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SApHESIA: An agent-based model and a criticality-based heuristic for cooperatively coupling SoSs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cooperative Multi-Agent System for Crowd Sensing Based Estimation in Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Guastella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Bouziat</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Part of special issue: SI: Software-Intensive Systems of Systems 2018, 200 (Suppl. C), pp.102533. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.183051-183070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939314v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage comportemental en continu de dispositifs ambiants par systèmes multi-agents adaptatifs</w:t>
               </w:r>
@@ -1179,51 +1179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes multi-agents à fonctionnalités émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADELFE : Atelier de Développement de Logiciels à Fonctionnalité Emergente (Bulletin de l'AFIA 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,77 +2299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de données environnementales manquantes sans déploiement de capteurs supplémentaires : le système HybridIoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Guastella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,51 +2792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReCoVac : Décision autonome de reprise de la conduite d’un véhicule autonome et connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Systems for Estimating Missing Information in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Guastella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence - ICAART 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.214-223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3133,77 +3133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Missing Environmental Information by Contextual Data Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Guastella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim international Conference on Multi-Agents (PRIMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.523-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,51 +3237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cooperative SoS Architecting Approach Based On Adaptive Multi-Agent Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Multi-Agent Approach for Computational Systems of Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Adaptive Multi-Agent Systems through System of Systems modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La criticité comme moteur de la coopération dans les systèmes multi-agents adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Systems which Generate Emergent Functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,51 +5305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ottens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,51 +5413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5658,51 +5658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour apprendre sans présupposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5753,51 +5753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties analysis of a learning algorithm for adaptative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Trouilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique multi-agent pour rechercher des informations réparties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones IAD SMA 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, La Colle sur Loup, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,51 +5930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes coopératives individuelles pour l'adaptation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Intelligence Artificielle Distribuée et des Systèmes Multi-Agents (JFIAD-SMA 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Port Camargue, France. pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative and mobile agents to find relevant information in a distributed resources network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Artificial Intelligence-based tools to help W3 users 1996 @ Fifth international conference on World Wide Web (WWW5 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA; The International World Wide Web Conference Committee, May 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6202,51 +6202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'apprentissage dans un univers multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée du PRC GDR IA : les systèmes multi-agents 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Groupe de Recherche en Intelligence Artificielle, Feb 1996, Toulouse, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6284,51 +6284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une thèse pour l'auto-organisation des systèmes artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,51 +6392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of altruistic behaviors in multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Worshop on Decentralized Intelligent and Multi-agent systems (DIMAS 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Computer Science, University of Mining and Metallurgy (ICS-UMM/AGH); Committee of Automatics and Robotics, Polish Academy of Sciences (PAN), Nov 1995, Krakow, Poland. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,51 +6474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et évaluation d'une méthode d'auto-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées francophones IAD&amp;SMA 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Saint Baldoph, Savoie, France. pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6537,342 +6537,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Machonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837275v1</w:t>
+                <w:t xml:space="preserve">hal-03837273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t>
+              <w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837273v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intelligence artificielle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Systèmes Multi-Agents du PRC-GRD I.A. (1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
@@ -7096,51 +7096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation (chapter of &amp;quot;Self-organising Software&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7204,51 +7204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents and Multi-Agents Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7605,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7764,51 +7764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8104,77 +8104,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8213,90 +8213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une théorie de la coopération pour l'auto-organisation des systèmes artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/97-58-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8348,64 +8348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8470,77 +8470,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8592,77 +8592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8701,90 +8701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle Collective et Calcul Emergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/94-65-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1994, pp.1-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9001,51 +9001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF27C117"/>
+    <w:nsid w:val="D0C0686D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9232,51 +9232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4768-2710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122007077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04478033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2024.107512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bouziat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Videau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.593-619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313739103B1883851EF7219FF62166182862B188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nhi Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46846-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco De Paz Santana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Villarrubia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4768-2710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122007077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04478033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2024.107512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bouziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Videau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.593-619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313739103B1883851EF7219FF62166182862B188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nhi Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46846-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco De Paz Santana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Villarrubia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>