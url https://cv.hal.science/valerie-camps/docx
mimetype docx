--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -6101,191 +6101,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative and mobile agents to find relevant information in a distributed resources network</w:t>
+                <w:t xml:space="preserve">Réflexions sur l'apprentissage dans un univers multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Artificial Intelligence-based tools to help W3 users 1996 @ Fifth international conference on World Wide Web (WWW5 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA; The International World Wide Web Conference Committee, May 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée du PRC GDR IA : les systèmes multi-agents 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Groupe de Recherche en Intelligence Artificielle, Feb 1996, Toulouse, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837267v1</w:t>
+                <w:t xml:space="preserve">hal-03837268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'apprentissage dans un univers multi-agents</w:t>
+                <w:t xml:space="preserve">Cooperative and mobile agents to find relevant information in a distributed resources network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée du PRC GDR IA : les systèmes multi-agents 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Groupe de Recherche en Intelligence Artificielle, Feb 1996, Toulouse, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">Workshop on Artificial Intelligence-based tools to help W3 users 1996 @ Fifth international conference on World Wide Web (WWW5 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA; The International World Wide Web Conference Committee, May 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837268v1</w:t>
+                <w:t xml:space="preserve">hal-03837267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une thèse pour l'auto-organisation des systèmes artificiels</w:t>
               </w:r>
@@ -6537,342 +6537,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t>
+              <w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837273v1</w:t>
+                <w:t xml:space="preserve">hal-03837275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carpuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Machonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837275v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intelligence artificielle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Systèmes Multi-Agents du PRC-GRD I.A. (1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
@@ -8104,51 +8104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8213,90 +8213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une théorie de la coopération pour l'auto-organisation des systèmes artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/97-58-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8348,51 +8348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8470,51 +8470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,90 +8701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle Collective et Calcul Emergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carpuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT/94-65-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1994, pp.1-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9001,51 +9001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0C0686D"/>
+    <w:nsid w:val="8708492C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9232,51 +9232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4768-2710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122007077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04478033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2024.107512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bouziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Videau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.593-619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313739103B1883851EF7219FF62166182862B188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nhi Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46846-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco De Paz Santana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Villarrubia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-camps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4768-2710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122007077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04478033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2024.107512" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.06.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bouziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-013-0025-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Videau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.593-619" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313739103B1883851EF7219FF62166182862B188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nhi Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46846-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Parenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Rai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco De Paz Santana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Villarrubia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bajo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT8L6QZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>