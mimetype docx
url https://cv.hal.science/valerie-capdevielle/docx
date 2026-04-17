--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,243 +485,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans deux lycées professionnels français : organisation institutionnelle et pratiques professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brevet des collèges : « Cette réforme crée des conditions de scolarisation plus accessibles aux élèves des classes favorisées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650486v1</w:t>
+                <w:t xml:space="preserve">hal-04824373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevet des collèges : « Cette réforme crée des conditions de scolarisation plus accessibles aux élèves des classes favorisées »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans deux lycées professionnels français : organisation institutionnelle et pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 52 (2), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.052.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824373v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans un centre de services scolaires québécois</w:t>
               </w:r>
@@ -960,353 +960,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filles et garçons de lycée professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms of school experience in France’s vocational training track students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/halshs-01576238⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.21-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-015-0283-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576238v1</w:t>
+                <w:t xml:space="preserve">hal-04142703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of school experience in France’s vocational training track students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filles et garçons de lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.21-38. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voie professionnelle : choix d'affectation, conditions de vie, conditions de travail, 93, pp.7-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-015-0283-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/halshs-01576238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142703v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles et garçons de lycée professionnel : diversité et complexité des expériences de vie et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.7-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/halshs-01576238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190678v1</w:t>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1428,437 +1428,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques tutorales des artisans maîtres d’apprentissage : le cas du recrutement et de la formation des apprentis de niveau V</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+                <w:t xml:space="preserve">Arrêter une formation par alternance. Les enjeux de la relation au maître apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.4611⟩</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 180 (1), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diver.2015.4048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190629v1</w:t>
+                <w:t xml:space="preserve">hal-05552757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêter une formation par alternance. Les enjeux de la relation au maître apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+                <w:t xml:space="preserve">Diversité des pratiques tutorales des artisans maîtres d’apprentissage : le cas du recrutement et de la formation des apprentis de niveau V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fourchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 180 (1), pp.100-105. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44/3, pp.370-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/diver.2015.4048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.4611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552757v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes du rapport au savoir chez des apprentis et lycéens professionnels de niveau V : approche comparative</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favreau</w:t>
+                <w:t xml:space="preserve">Les formations par apprentissage : un domaine de recherche à développer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2011.09.003⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190642v1</w:t>
+                <w:t xml:space="preserve">hal-05555453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes du rapport au savoir chez des apprentis et lycéens professionnels de niveau V : approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (2), pp.94 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2011.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variation comme principe d’exploration de corpus :Intérêts et limites de l’analyse lexicométrique interdisciplinaire pour l’étude de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.1681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DEVENIR CHERCHEUR : RAPPORT AU SAVOIR ET ENGAGEMENT DANS LA RECHERCHE DES DOCTORANTS EN HISTOIRE ET EN MATHÉMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hermet-Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi-Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (2), pp.141-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1868,573 +2050,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans la formation professionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenir les adolescents au sein de la formation professionnelle initiale : apport de la psychologie sociale du développement à la prévention des abandons de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Français de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Français de Psychologie; Laboratoire de Psychologie des Pays de la Loire, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque RIPSYDEVE, Jun 2025, Nancy (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471680v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter à l'école et au travail : que nous disent les apprentis d'aujourd'hui sur leurs conditions de formation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448212v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir les adolescents au sein de la formation professionnelle initiale : apport de la psychologie sociale du développement à la prévention des abandons de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S'adapter à l'école et au travail : que nous disent les apprentis d'aujourd'hui sur leurs conditions de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque RIPSYDEVE, Jun 2025, Nancy (Université de Lorraine), France</w:t>
+              <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104074v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Redon</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Français de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Français de Psychologie; Laboratoire de Psychologie des Pays de la Loire, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272894v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des groupes de parole animés par des psychologues pour prévenir les ruptures de contrat d’apprentissage chez les apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque AGSAS. Retrouver du sens au travail. De l’épreuve à la transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620910v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être à l'école et au travail : que nous disent les adolescents d'aujourd'hui sur leur entrée dans le monde des adultes ?</w:t>
+                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études PsyEN. Enfance et Adolescence en temps de crise : quels défis, quelles ressources et quelles marges de manœuvre pour les PsyEN ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F.S.U., Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647474v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycéens en situation de handicap intellectuel et psychique accompagnés par un dispositif Ulis-Pro : l’épreuve de la transition entre lycée professionnel et monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2443,701 +2638,774 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque international du RIPSYDEVE. Psychologie du développement et de l'éducation : Grandir dans une société en transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association du RIPSYDEVE, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620923v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des groupes de parole animés par des psychologues pour prévenir les ruptures de contrat d’apprentissage chez les apprentis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGSAS. Retrouver du sens au travail. De l’épreuve à la transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995815v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646834v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être à l'école et au travail : que nous disent les adolescents d'aujourd'hui sur leur entrée dans le monde des adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'études PsyEN. Enfance et Adolescence en temps de crise : quels défis, quelles ressources et quelles marges de manœuvre pour les PsyEN ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.S.U., Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646849v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la création d’une équipe mobile de chercheurs et psychologues pour s’immerger dans un terrain de recherche sensible et coconstruire un dispositif de recherche-intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bardoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’automne de l’Association pour la Recherche Qualitative : L’accès au terrain de recherche : Négociation, immersion et sortie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche Qualitative, Dec 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620926v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager pour accompagner le changement au sein de la formation professionnelle initiale : une équipe mobile de psychologues au cœur de la prévention des abandons de formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie : Engagements et processus de changement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620914v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion sociale et professionnelle de lycéens en situation de handicap au sein de l’enseignement professionnel : entre relégation et émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3146,468 +3414,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international du RIPSYDEVE. Psychologie du développement, troubles et éducation : entre recherche et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : Autonomie et apprentissage : une affaire toute simple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque des psychologues de la FSU : Paradoxes et enjeux de l’accès à l’autonomie. Quelles finalités et quelles pratiques pour les psychologues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSU, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191020v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+                <w:t xml:space="preserve">Enjeux de la création d’une équipe mobile de chercheurs et psychologues pour s’immerger dans un terrain de recherche sensible et coconstruire un dispositif de recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">Colloque d’automne de l’Association pour la Recherche Qualitative : L’accès au terrain de recherche : Négociation, immersion et sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche Qualitative, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191281v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Autonomie et apprentissage : une affaire toute simple ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+                <w:t xml:space="preserve">S’engager pour accompagner le changement au sein de la formation professionnelle initiale : une équipe mobile de psychologues au cœur de la prévention des abandons de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des psychologues de la FSU : Paradoxes et enjeux de l’accès à l’autonomie. Quelles finalités et quelles pratiques pour les psychologues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSU, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie : Engagements et processus de changement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142646v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche collaborative comme outil de professionnalisation à l’école inclusive : entre production de savoirs scientifiques et changements praxéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3616,150 +3798,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International en Éducation : enjeux actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’insertion sociale et professionnelle des élèves en situation de handicap : points de vue de professionnels de Lycée professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,396 +3973,396 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue d’enseignants concernant les caractéristiques de l’élève à haut potentiel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans une commission scolaire québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagacé-Leblanc, Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Baudry</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massé, Line</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry, Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. "Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191175v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans une commission scolaire québécoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Points de vue d’enseignants concernant les caractéristiques de l’élève à haut potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lagacé-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baudry, Claire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. "Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191088v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens de l'orientation et rapport à l'école des collégiens orientés vers les classes préparatoires à la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouzignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4190,111 +4372,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de socialisation, rapport à l'inclusion et sens de l'expérience de la formation chez des apprenti∙e∙s et des lycéen∙ne∙s professionnels en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et travail au cœur de la société inclusive : transitions et expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4304,163 +4486,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail : XXVIèmes journées du longitudinal, Toulouse, 12-13 novembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, 2021, 978-2-11-151942-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cereq.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03136294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4470,51 +4652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bacheliers professionnels et l'après bac pro. Personnalisation et sens de l'orientation à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4534,297 +4716,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Maillard, Gilles Moreau (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bac pro, un baccalauréat comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éditions, pp.145-159, 2019, 978-2-36630-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la professionnalisation. Intérêts et limites des Projets d’initiative locale adossés à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Micas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Brossais, C. Gardies &amp; N. Asloum (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des acteurs de l’Ecole au prisme des collaborations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, pp.73-80, 2019, 9782364937208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et sentiments d’injustices. Processus de sélection des candidat.es à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutter contre les discriminations et les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.47-64, 2019, 9782111458840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.177-202, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4834,51 +5016,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉCURISER LES TRANSITIONS PROFESSIONNELLES EN MILIEU ORDINAIRE D'ÉLÈVES DE LYCÉES PROFESSIONNELS EN SITUATION DE HANDICAP INTELLECTUEL ET PSYCHIQUE EN FRANCE Les ULIS pro au cœur des dispositifs et des pratiques d'accompagnement (rapport scientifique final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4887,334 +5069,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse 2 Jean Jaurès. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bien-être au sens de l'expérience des élèves et des enseignant.e.s de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Net.Doc, n° 162, Direction de l'évaluation, de la prospective et de la performance (DEPP). 2016, 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les apprentis salariés dans les petites entreprises ? Représentations de l'apprenti et rapport à la fonction de tuteur des artisans-maîtres d'apprentissage dans l'apprentissage salarié de niveau V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Psychologie de le Socialisation Développement et Travail (EA 1697). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5224,105 +5406,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la socialisation et du rapport au savoir. Elaborations théoriques et propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04620906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5390,51 +5572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A131E97"/>
+    <w:nsid w:val="60B7DE5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5621,51 +5803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-capdevielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9238-7470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050438956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellerose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.10.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01576238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0283-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02783193.2016.1247396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2011.09.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hermet-Landois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagac&#233;-Leblanc, Jeanne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass&#233;, Line" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry, Claire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouzignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Micas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0177" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-capdevielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9238-7470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050438956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellerose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.10.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0283-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01576238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02783193.2016.1247396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2011.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hermet-Landois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fraisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagac&#233;-Leblanc, Jeanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass&#233;, Line" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry, Claire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouzignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Micas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>