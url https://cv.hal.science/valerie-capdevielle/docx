--- v1 (2026-04-17)
+++ v2 (2026-05-27)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -352,1627 +352,1506 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, numéro thématique : penser les pratiques inclusives dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs. (78)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, numéro thématique : penser les pratiques inclusives dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs. (78), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ikc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les abandons de formation à l’adolescence : une équipe de chercheurs et de psychologues-praticiens au cœur d’un dispositif innovant d’accompagnement des ruptures de contrat d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2025.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevet des collèges : « Cette réforme crée des conditions de scolarisation plus accessibles aux élèves des classes favorisées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans deux lycées professionnels français : organisation institutionnelle et pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 52 (2), pp.23-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/es.052.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans un centre de services scolaires québécois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lagacé-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (2), pp.261-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'enseignants québécois sur les élèves doués : points de vue diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lagacé-Leblanc,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (43), pp.1160-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of school experience in France’s vocational training track students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (1), pp.21-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-015-0283-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles et garçons de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Voie professionnelle : choix d'affectation, conditions de vie, conditions de travail, 93, pp.7-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/halshs-01576238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filles et garçons de lycée professionnel : diversité et complexité des expériences de vie et de formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Heterogeneity of Self-Portraits of Gifted Students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/halshs-01576238⟩</w:t>
+              <w:t xml:space="preserve">Roeper Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02783193.2016.1247396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heterogeneity of Self-Portraits of Gifted Students in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+                <w:t xml:space="preserve">Arrêter une formation par alternance. Les enjeux de la relation au maître apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roeper Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02783193.2016.1247396⟩</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 180 (1), pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diver.2015.4048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142790v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêter une formation par alternance. Les enjeux de la relation au maître apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+                <w:t xml:space="preserve">Diversité des pratiques tutorales des artisans maîtres d’apprentissage : le cas du recrutement et de la formation des apprentis de niveau V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fourchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/diver.2015.4048⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44/3, pp.370-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552757v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques tutorales des artisans maîtres d’apprentissage : le cas du recrutement et de la formation des apprentis de niveau V</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Les formations par apprentissage : un domaine de recherche à développer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.4611⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190629v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations par apprentissage : un domaine de recherche à développer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+                <w:t xml:space="preserve">Formes du rapport au savoir chez des apprentis et lycéens professionnels de niveau V : approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.4142⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (2), pp.94 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2011.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555453v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes du rapport au savoir chez des apprentis et lycéens professionnels de niveau V : approche comparative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La variation comme principe d’exploration de corpus :Intérêts et limites de l’analyse lexicométrique interdisciplinaire pour l’étude de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2011.09.003⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.1681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190642v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variation comme principe d’exploration de corpus :Intérêts et limites de l’analyse lexicométrique interdisciplinaire pour l’étude de discours</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">DEVENIR CHERCHEUR : RAPPORT AU SAVOIR ET ENGAGEMENT DANS LA RECHERCHE DES DOCTORANTS EN HISTOIRE ET EN MATHÉMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hermet-Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,2345 +1903,2470 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir les adolescents au sein de la formation professionnelle initiale : apport de la psychologie sociale du développement à la prévention des abandons de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire un CAP « par défaut » ? Quand les normes d’orientation interrogent l’accessibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque RIPSYDEVE, Jun 2025, Nancy (Université de Lorraine), France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international de l'OPHRIS - Observatoire des pratiques sur le handicap – Recherche &amp; Intervention Scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPS-DT et UMR EFTS, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104074v1</w:t>
+                <w:t xml:space="preserve">hal-05607243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Redon</w:t>
+                <w:t xml:space="preserve">S'adapter à l'école et au travail : que nous disent les apprentis d'aujourd'hui sur leurs conditions de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272894v1</w:t>
+                <w:t xml:space="preserve">hal-05448212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter à l'école et au travail : que nous disent les apprentis d'aujourd'hui sur leurs conditions de formation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Français de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Français de Psychologie; Laboratoire de Psychologie des Pays de la Loire, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448212v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du paradigme inclusif dans la formation professionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soutenir les adolescents au sein de la formation professionnelle initiale : apport de la psychologie sociale du développement à la prévention des abandons de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Français de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Français de Psychologie; Laboratoire de Psychologie des Pays de la Loire, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque RIPSYDEVE, Jun 2025, Nancy (Université de Lorraine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471680v1</w:t>
+                <w:t xml:space="preserve">hal-05104074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des groupes de parole animés par des psychologues pour prévenir les ruptures de contrat d’apprentissage chez les apprentis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Comment transférer les résultats de la recherche ? L'exemple d'une plateforme interactive pour soutenir les pratiques inclusives des professionnels de la formation et de l'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AGSAS. Retrouver du sens au travail. De l’épreuve à la transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995815v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
+                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620923v1</w:t>
+                <w:t xml:space="preserve">hal-04620910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycéens en situation de handicap intellectuel et psychique accompagnés par un dispositif Ulis-Pro : l’épreuve de la transition entre lycée professionnel et monde du travail</w:t>
+                <w:t xml:space="preserve">Être à l'école et au travail : que nous disent les adolescents d'aujourd'hui sur leur entrée dans le monde des adultes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque international du RIPSYDEVE. Psychologie du développement et de l'éducation : Grandir dans une société en transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association du RIPSYDEVE, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'études PsyEN. Enfance et Adolescence en temps de crise : quels défis, quelles ressources et quelles marges de manœuvre pour les PsyEN ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.S.U., Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620897v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Forum de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646834v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des groupes de parole animés par des psychologues pour prévenir les ruptures de contrat d’apprentissage chez les apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Colloque AGSAS. Retrouver du sens au travail. De l’épreuve à la transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646849v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
+                <w:t xml:space="preserve">Lycéens en situation de handicap intellectuel et psychique accompagnés par un dispositif Ulis-Pro : l’épreuve de la transition entre lycée professionnel et monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque international du RIPSYDEVE. Psychologie du développement et de l'éducation : Grandir dans une société en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du RIPSYDEVE, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620910v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être à l'école et au travail : que nous disent les adolescents d'aujourd'hui sur leur entrée dans le monde des adultes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prescriptions inclusives au prisme du lycée professionnel français : ressources, tensions et paradoxes entre milieu scolaire et monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études PsyEN. Enfance et Adolescence en temps de crise : quels défis, quelles ressources et quelles marges de manœuvre pour les PsyEN ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F.S.U., Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647474v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191020v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+                <w:t xml:space="preserve">Enjeux de la création d’une équipe mobile de chercheurs et psychologues pour s’immerger dans un terrain de recherche sensible et coconstruire un dispositif de recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">Colloque d’automne de l’Association pour la Recherche Qualitative : L’accès au terrain de recherche : Négociation, immersion et sortie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche Qualitative, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191281v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion sociale et professionnelle de lycéens en situation de handicap au sein de l’enseignement professionnel : entre relégation et émancipation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+                <w:t xml:space="preserve">S’engager pour accompagner le changement au sein de la formation professionnelle initiale : une équipe mobile de psychologues au cœur de la prévention des abandons de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellerose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEVE. Psychologie du développement, troubles et éducation : entre recherche et pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie : Engagements et processus de changement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191031v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Autonomie et apprentissage : une affaire toute simple ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transitions entre lycée professionnel (LP) et milieu du travail : qu’en disent des lycéens en situation de handicap cognitif et psychique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des psychologues de la FSU : Paradoxes et enjeux de l’accès à l’autonomie. Quelles finalités et quelles pratiques pour les psychologues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSU, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes journées des INSPÉ d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142646v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la création d’une équipe mobile de chercheurs et psychologues pour s’immerger dans un terrain de recherche sensible et coconstruire un dispositif de recherche-intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">Comment étudier les réalités du paradigme inclusif du point de vue d’élèves soutenus par un dispositif ULIS ? De l’intérêt de l’entretien collectif comme dispositif méthodologique pour comprendre leurs trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bardoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’automne de l’Association pour la Recherche Qualitative : L’accès au terrain de recherche : Négociation, immersion et sortie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche Qualitative, Dec 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International EFTS : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620926v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager pour accompagner le changement au sein de la formation professionnelle initiale : une équipe mobile de psychologues au cœur de la prévention des abandons de formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bellerose</w:t>
+                <w:t xml:space="preserve">L’insertion sociale et professionnelle de lycéens en situation de handicap au sein de l’enseignement professionnel : entre relégation et émancipation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie : Engagements et processus de changement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international du RIPSYDEVE. Psychologie du développement, troubles et éducation : entre recherche et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620914v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative comme outil de professionnalisation à l’école inclusive : entre production de savoirs scientifiques et changements praxéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : Autonomie et apprentissage : une affaire toute simple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International en Éducation : enjeux actuels et futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque des psychologues de la FSU : Paradoxes et enjeux de l’accès à l’autonomie. Quelles finalités et quelles pratiques pour les psychologues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSU, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191037v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’insertion sociale et professionnelle des élèves en situation de handicap : points de vue de professionnels de Lycée professionnel français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche collaborative comme outil de professionnalisation à l’école inclusive : entre production de savoirs scientifiques et changements praxéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">9ème Colloque International en Éducation : enjeux actuels et futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191046v1</w:t>
+                <w:t xml:space="preserve">hal-04191037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans une commission scolaire québécoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser l’insertion sociale et professionnelle des élèves en situation de handicap : points de vue de professionnels de Lycée professionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Savournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baudry, Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. "Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191088v1</w:t>
+                <w:t xml:space="preserve">hal-04191046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue d’enseignants concernant les caractéristiques de l’élève à haut potentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lagacé-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perceptions de la douance chez les élèves doués dans une commission scolaire québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagacé-Leblanc, Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massé, Line</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry, Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Colloque international du RIPSYDEVE. "Interactions entre la personne en développement et ses milieux de vie : Études chez l’enfant, l’adolescent et l’adulte en émergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens de l'orientation et rapport à l'école des collégiens orientés vers les classes préparatoires à la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouzignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Léonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4372,111 +4376,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de socialisation, rapport à l'inclusion et sens de l'expérience de la formation chez des apprenti∙e∙s et des lycéen∙ne∙s professionnels en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et travail au cœur de la société inclusive : transitions et expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4486,163 +4490,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail : XXVIèmes journées du longitudinal, Toulouse, 12-13 novembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, 2021, 978-2-11-151942-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cereq.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03136294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4652,51 +4656,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bacheliers professionnels et l'après bac pro. Personnalisation et sens de l'orientation à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4716,297 +4720,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Maillard, Gilles Moreau (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bac pro, un baccalauréat comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éditions, pp.145-159, 2019, 978-2-36630-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la professionnalisation. Intérêts et limites des Projets d’initiative locale adossés à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Micas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Brossais, C. Gardies &amp; N. Asloum (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des acteurs de l’Ecole au prisme des collaborations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, pp.73-80, 2019, 9782364937208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et sentiments d’injustices. Processus de sélection des candidat.es à l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutter contre les discriminations et les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.47-64, 2019, 9782111458840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle-Mougnibas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.177-202, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5016,51 +5020,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉCURISER LES TRANSITIONS PROFESSIONNELLES EN MILIEU ORDINAIRE D'ÉLÈVES DE LYCÉES PROFESSIONNELS EN SITUATION DE HANDICAP INTELLECTUEL ET PSYCHIQUE EN FRANCE Les ULIS pro au cœur des dispositifs et des pratiques d'accompagnement (rapport scientifique final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5069,334 +5073,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Savournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse 2 Jean Jaurès. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bien-être au sens de l'expérience des élèves et des enseignant.e.s de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Net.Doc, n° 162, Direction de l'évaluation, de la prospective et de la performance (DEPP). 2016, 223 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les apprentis salariés dans les petites entreprises ? Représentations de l'apprenti et rapport à la fonction de tuteur des artisans-maîtres d'apprentissage dans l'apprentissage salarié de niveau V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cohen-Scali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Courtinat-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Psychologie de le Socialisation Développement et Travail (EA 1697). 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5406,105 +5410,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la socialisation et du rapport au savoir. Elaborations théoriques et propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04620906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5572,51 +5576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60B7DE5E"/>
+    <w:nsid w:val="CAFF8BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5803,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-capdevielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9238-7470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050438956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellerose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.10.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0283-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01576238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02783193.2016.1247396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2011.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hermet-Landois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fraisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191088v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagac&#233;-Leblanc, Jeanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass&#233;, Line" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry, Claire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouzignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Micas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-capdevielle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9238-7470" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050438956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellerose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ikc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2025.10.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Kergoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de L&#233;onardis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lespine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.052.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mass&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0283-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01576238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02783193.2016.1247396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2011.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hermet-Landois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bardoll" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lagac&#233;-Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagac&#233;-Leblanc, Jeanne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mass&#233;, Line" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry, Claire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouzignac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Micas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04620906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>