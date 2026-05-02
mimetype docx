--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -162,195 +162,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From magma to macrophage: the grand challenges of volcanic environments</w:t>
+                <w:t xml:space="preserve">Advances in volcano monitoring driven by the first decade of Sentinel-1 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A Mériaux</w:t>
+                <w:t xml:space="preserve">Juliet Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ntim Gasu</w:t>
+                <w:t xml:space="preserve">Nantheera Anantrasirichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nyagatare</w:t>
+                <w:t xml:space="preserve">Kyle R Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Ruganzu</w:t>
+                <w:t xml:space="preserve">Valerie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philbert Ntivuguruzwa</w:t>
+                <w:t xml:space="preserve">Edna W Dualeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 88, pp.22. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 339, pp.115377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-026-01936-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2026.115377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504536v1</w:t>
+                <w:t xml:space="preserve">hal-05569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t>
               </w:r>
@@ -464,5175 +464,5321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+                <w:t xml:space="preserve">From magma to macrophage: the grand challenges of volcanic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Gailler</w:t>
+                <w:t xml:space="preserve">Catherine A Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Edward Ntim Gasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
+                <w:t xml:space="preserve">Guillaume Nyagatare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">Vicky Ruganzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Ntivuguruzwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-026-01936-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+                <w:t xml:space="preserve">hal-05504536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically Consistent Model of the 2018 Christmas Volcano‐Tectonic Event at Etna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilda Currenti</w:t>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Bonforte</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cannata</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.e2023GL108017. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gl108017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647925v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-eruptive, endogenous edifice growth, uplift during 4 years of eruption at Sangay Volcano, Ecuador</w:t>
+                <w:t xml:space="preserve">Mechanically Consistent Model of the 2018 Christmas Volcano‐Tectonic Event at Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Alejandro Espín Bedón</w:t>
+                <w:t xml:space="preserve">Adriana Iozzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna K. Ebmeier</w:t>
+                <w:t xml:space="preserve">Gilda Currenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Elliott</w:t>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim J. Wright</w:t>
+                <w:t xml:space="preserve">Alessandro Bonforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
+                <w:t xml:space="preserve">Andrea Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 454, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.e2023GL108017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl108017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04730593v1</w:t>
+                <w:t xml:space="preserve">hal-04647925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is stress modeling able to forecast intrusions and slip events at Piton de la Fournaise volcano ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-eruptive, endogenous edifice growth, uplift during 4 years of eruption at Sangay Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alejandro Espín Bedón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna K. Ebmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim J. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294953v1</w:t>
+                <w:t xml:space="preserve">insu-04730593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is stress modeling able to forecast intrusions and slip events at Piton de la Fournaise volcano ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.118494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125152v1</w:t>
+                <w:t xml:space="preserve">hal-04294953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the drivers of volcano deformation through geodetic model verification and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Karlstrom</w:t>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Montgomery-Brown</w:t>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Angarita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">Jean‐luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01687-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295090v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the drivers of volcano deformation through geodetic model verification and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Josh Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Leif Karlstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Emily Montgomery-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Angarita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.10.1007/s00445-023-01687-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01687-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712658v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22 years of satellite imagery reveal a major destabilization structure at Piton de la Fournaise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30109-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712643v1</w:t>
+                <w:t xml:space="preserve">hal-03712658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem in an elastic domain with a crack : a fictitious domain approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">22 years of satellite imagery reveal a major destabilization structure at Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonas Koko</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-021-10121-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30109-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524275v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor-free eruption triggered by edifice rupture at Nyiragongo volcano</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An inverse problem in an elastic domain with a crack : a fictitious domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrière</w:t>
+                <w:t xml:space="preserve">Oliver Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michellier</w:t>
+                <w:t xml:space="preserve">Farshid Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 609 (7925), pp.83-88. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05047-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-021-10121-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779616v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
+                <w:t xml:space="preserve">Precursor-free eruption triggered by edifice rupture at Nyiragongo volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">D. Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+                <w:t xml:space="preserve">B. Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélie Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">J. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609 (7925), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108803v1</w:t>
+                <w:t xml:space="preserve">insu-03779616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating bias in inversion of InSAR data resulting from radar viewing geometries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab229⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356622v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Triggers Caldera Ring‐Fault Subsidence at Ambrym Volcano? Insights From the 2015 Dike Intrusion and Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Shreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the physical properties of gelatin, a classic analog for the brittle elastic crust, insight from numerical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating bias in inversion of InSAR data resulting from radar viewing geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (1), pp.483-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290605v1</w:t>
+                <w:t xml:space="preserve">hal-03356622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion methods with relative density offset correction for muon tomography and gravity data, with application to volcano imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the physical properties of gelatin, a classic analog for the brittle elastic crust, insight from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
+                <w:t xml:space="preserve">D. Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Niess</w:t>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Carloganu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">F. Maccaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz251⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, 228901 [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278011v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Propagation Path of Magma‐Filled Dikes and Hydrofractures: The Competition Between External Stress, Internal Pressure, and Crack Length</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combining InSAR and GNSS to Track Magma Transport at Basaltic Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007915⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11192236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135359v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma propagation at Piton de la Fournaise from joint inversion of InSAR and GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (2), pp.1361-1387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining InSAR and GNSS to Track Magma Transport at Basaltic Volcanoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Joint inversion methods with relative density offset correction for muon tomography and gravity data, with application to volcano imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11192236⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (3), pp.1685-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297312v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Propagation Path of Magma‐Filled Dikes and Hydrofractures: The Competition Between External Stress, Internal Pressure, and Crack Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maccaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">D. Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.2064-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196499v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPORT DES DONNEES SAR A LA COMPREHENSION ET A LA SURVEILLANCE DES VOLCANS : EXEMPLE DU PITON DE LA FOURNAISE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pinel</w:t>
+                <w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Smittarello</w:t>
+                <w:t xml:space="preserve">Cristina Carloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.470⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049814v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XFEM-Based Fictitious Domain Method for Linear Elasticity Model with Crack</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">APPORT DES DONNEES SAR A LA COMPREHENSION ET A LA SURVEILLANCE DES VOLCANS : EXEMPLE DU PITON DE LA FOURNAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219-220 (Janvier-Juin), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15m1008385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951032v1</w:t>
+                <w:t xml:space="preserve">hal-03049814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">XFEM-Based Fictitious Domain Method for Linear Elasticity Model with Crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.B219-B246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15m1008385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638565v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Pathways and Their Interactions Inferred from InSAR and Stress Modeling at Nyamulagira Volcano, D.R. Congo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Inversion of coeval shear and normal stress of Piton de la Fournaise flank displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Kervyn</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs71115179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115278v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données TERRASAR-X pour le suivi de l'activité du Piton de la Fournaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magma Pathways and Their Interactions Inferred from InSAR and Stress Modeling at Nyamulagira Volcano, D.R. Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+                <w:t xml:space="preserve">Christelle Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rabaute</w:t>
+                <w:t xml:space="preserve">Benoit Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas D’oreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.85⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.15179-15202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs71115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923450v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (9), pp.3591-3611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Apport des données TERRASAR-X pour le suivi de l'activité du Piton de la Fournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+                <w:t xml:space="preserve">Thierry Souriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133675v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyamulagira’s magma plumbing system inferred from 15 years of InSAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP380.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049852v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma sources involved in the 2002 Nyiragongo eruption, as inferred from an InSAR analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nyamulagira’s magma plumbing system inferred from 15 years of InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 380 (1), pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP380.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793989v1</w:t>
+                <w:t xml:space="preserve">hal-03049852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magma conduits during the 1998-2000 eruptions of Piton de la Fournaise volcano, Réunion Island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Magma sources involved in the 2002 Nyiragongo eruption, as inferred from an InSAR analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durand Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massonnet Didier</w:t>
+                <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.B05411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JB007023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576879v1</w:t>
+                <w:t xml:space="preserve">hal-00793989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edifice growth, deformation and rift zone development in basaltic setting: Insights from Piton de la Fournaise shield volcano (Réunion Island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evolution of magma conduits during the 1998-2000 eruptions of Piton de la Fournaise volcano, Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massonnet Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.B10204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB007023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00449403v1</w:t>
+                <w:t xml:space="preserve">hal-00576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on &amp;quot; Hidden dykes detected on ultra long period seismic signals at Piton de la Fournaise volcano ?&amp;quot; by N. Houlié and J.-P. Montagner, EPSL 261, (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 287 (1-2), pp.284-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures involved in the vertical deformation at Lake Taupo (New Zealand) between 1979 and 2007: New insights from numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Edifice growth, deformation and rift zone development in basaltic setting: Insights from Piton de la Fournaise shield volcano (Réunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 181 (3-4), pp.173-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900236v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Structures involved in the vertical deformation at Lake Taupo (New Zealand) between 1979 and 2007: New insights from numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 181 (3-4), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450769v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Staudacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03049565v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear stress along the conduit wall as a plausible source of tilt at Soufrière Hills volcano, Montserrat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL025890⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195332v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding realistic dike models from interferometric synthetic aperture radar data: The February 2000 eruption at Piton de la Fournaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Shear stress along the conduit wall as a plausible source of tilt at Soufrière Hills volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Neuberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004jb003268⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL025890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049570v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of earthquake rate changes as a stress meter at Kilauea volcano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Finding realistic dike models from interferometric synthetic aperture radar data: The February 2000 eruption at Piton de la Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Okubo</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35044054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (B3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004jb003268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925013v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Magma Storage Rates Before the 1983 Eruption of Kilauea, Hawaii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The use of earthquake rate changes as a stress meter at Kilauea volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Asta Miklius</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 408 (6811), pp.457-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35044054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049436v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of topography on the interpretation of the deformation field of prominent volcanoes-Application to Etna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">High Magma Storage Rates Before the 1983 Eruption of Kilauea, Hawaii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Henri Cornet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold T. Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Miklius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049427v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modeling of the 1983-1984 eruption at Piton de la Fournaise Volcano, R6union Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effects of topography on the interpretation of the deformation field of prominent volcanoes-Application to Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François H Cornet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henri Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049424v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional modeling of the 1983-1984 eruption at Piton de la Fournaise Volcano, R6union Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3D mixed boundary elements for elastostatic deformation field analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (2), pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0148-9062(96)00035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5642,271 +5788,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DefVolc: Interface and web service for fast computation of volcano displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique 2022 du Groupe de Recherche Interdisciplinaire Grand Rift Africain (GDR Rift)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious domain method for an inverse problem in volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXV Series: Lecture Notes in Computational Science and Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, St John's, Canada. pp.498, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56750-7_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,374 +6062,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital pass weighting of InSAR data for displacement inversion: Application to Piton de la Fournaise eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards joint modelling and inversion of surface displacements and microgravimetric temporal variations for the characterization of eruptive sources at the Piton de la Fournaise volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of muographic and gravimetric data with a Bayesian formalism for the 3D density imaging of volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Cârloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6293,723 +6439,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la déformation des volcans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique, Volume 2, Sismologie, deformation and télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Science Publishing LTD, pp.103-176, 2022, 9781789480450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Volcano deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity, Volume 2, Sismology, deformation and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Science Publishing LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-153, 2022, Geoscience : Lithosphere-Asthenosphere Interactions, 978-1-78945-045-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394169610.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire INSAR de L’océan indien (OI2), un volcan sous haute surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Bato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Bachèlery; D. Laporte; J. Van Baelen; P. Schiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des volcans aux nuages, l’Observatoire de Physique du Globe de Clermont-Ferrand, Volume 1, Revue Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-297, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Changes Before and During the Pu‘u ‘Ö‘ö-Küpaianaha Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pu‘u ‘Ō‘ō-Kūpaianaha Eruption of Kīlauea Volcano, Hawai‘i: The First 20 Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1676, , pp.187-201, 2003, The Pu‘u ‘Ö‘ö-Küpaianaha Eruption of Kïlauea Volcano, Hawai‘i: The First 20 Years</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité sur la tolérance materno-foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zourbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ostojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laprée-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ledée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'embryon chez l'homme et l'animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSERM;INRA Editions;Paris, 2002, Science Update</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7019,117 +7165,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to invert InSAR data to resolve stress changes on a fracture embedded in a 3D heterogeneous crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7139,91 +7285,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation des déformations à la compréhension du volcanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Clermont Auvergne, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03081057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7233,167 +7379,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards physics-based inversions of deformation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Improve Training Network, Potsdam, France. 2024, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to inverse modelling of deformation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Introduction to inverse modelling of deformation data, United Kingdom. 2024, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7461,51 +7607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF8B2E7"/>
+    <w:nsid w:val="D5DCDB84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7692,51 +7838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cayol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-7441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13970745X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A M&#233;riaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ntim Gasu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nyagatare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Ruganzu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Ntivuguruzwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01936-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04647925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iozzia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Currenti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl108017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alejandro Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Wright" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Crozier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Karlstrom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Montgomery-Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Angarita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01687-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30109-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Dabaghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10121-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03356622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab229" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Shreve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020277" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maccaferri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivalta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz251" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016856" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1008385" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Smets" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;oreye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kervyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115179" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabaute" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervyn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP380.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Didier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Letourneur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVN4ZHSZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hurst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Scott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Green" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neuberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025890" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8QPDZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jb003268" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dieterich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35044054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Dieterich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold T. Okamura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Miklius" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Cornet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Cornet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Cornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(96)00035-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_47" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02536331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169610.ch2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tridon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bato" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostojic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapr&#233;e-Delage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03081057v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628644v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cayol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-7441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13970745X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantheera Anantrasirichai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna W Dualeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ntim Gasu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nyagatare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Ruganzu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Ntivuguruzwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01936-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04647925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iozzia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Currenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl108017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alejandro Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Wright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Crozier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Karlstrom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Montgomery-Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Angarita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01687-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30109-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Dabaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10121-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Shreve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03356622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maccaferri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivalta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228901" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1008385" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115278v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Smets" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;oreye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kervyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115179" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabaute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.85" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP380.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008257" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Didier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVN4ZHSZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Letourneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hurst" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Scott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60VWCBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Green" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neuberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8QPDZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jb003268" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dieterich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35044054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Dieterich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold T. Okamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Miklius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Cornet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Cornet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(96)00035-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_47" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02536331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169610.ch2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tridon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostojic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapr&#233;e-Delage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03081057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628644v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>