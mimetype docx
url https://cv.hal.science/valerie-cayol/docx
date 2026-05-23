--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -196,472 +196,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in volcano monitoring driven by the first decade of Sentinel-1 observations</w:t>
+                <w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliet Biggs</w:t>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantheera Anantrasirichai</w:t>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle R Anderson</w:t>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Cayol</w:t>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edna W Dualeh</w:t>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 339, pp.115377. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2026.115377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569464v1</w:t>
+                <w:t xml:space="preserve">hal-05534057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Piton de la Fournaise eastern flank structure by reconciling data from multiple geophysical methods</w:t>
+                <w:t xml:space="preserve">From magma to macrophage: the grand challenges of volcanic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dumont</w:t>
+                <w:t xml:space="preserve">Catherine A Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+                <w:t xml:space="preserve">Edward Ntim Gasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumont</w:t>
+                <w:t xml:space="preserve">Guillaume Nyagatare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Gailler</w:t>
+                <w:t xml:space="preserve">Vicky Ruganzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">Philbert Ntivuguruzwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 473, pp.108579. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-026-01936-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534057v1</w:t>
+                <w:t xml:space="preserve">hal-05504536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From magma to macrophage: the grand challenges of volcanic environments</w:t>
+                <w:t xml:space="preserve">Advances in volcano monitoring driven by the first decade of Sentinel-1 observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A Mériaux</w:t>
+                <w:t xml:space="preserve">Juliet Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ntim Gasu</w:t>
+                <w:t xml:space="preserve">Nantheera Anantrasirichai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nyagatare</w:t>
+                <w:t xml:space="preserve">Kyle R Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Ruganzu</w:t>
+                <w:t xml:space="preserve">Valerie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philbert Ntivuguruzwa</w:t>
+                <w:t xml:space="preserve">Edna W Dualeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 88, pp.22. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 339, pp.115377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-026-01936-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2026.115377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504536v1</w:t>
+                <w:t xml:space="preserve">hal-05569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,77 +1006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is stress modeling able to forecast intrusions and slip events at Piton de la Fournaise volcano ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 626, pp.118494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,295 +1104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
+                <w:t xml:space="preserve">Understanding the drivers of volcano deformation through geodetic model verification and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+                <w:t xml:space="preserve">Josh Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Dumont</w:t>
+                <w:t xml:space="preserve">Leif Karlstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Froger</w:t>
+                <w:t xml:space="preserve">Emily Montgomery-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Mario Angarita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.10.1007/s00445-023-01687-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01687-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125152v1</w:t>
+                <w:t xml:space="preserve">hal-04295090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the drivers of volcano deformation through geodetic model verification and validation</w:t>
+                <w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josh Crozier</w:t>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Karlstrom</w:t>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Montgomery-Brown</w:t>
+                <w:t xml:space="preserve">Jean‐luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Angarita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.10.1007/s00445-023-01687-4. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01687-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295090v1</w:t>
+                <w:t xml:space="preserve">hal-04125152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
               </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
@@ -1512,90 +1512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22 years of satellite imagery reveal a major destabilization structure at Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1874,991 +1874,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03779616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
+                <w:t xml:space="preserve">Mitigating bias in inversion of InSAR data resulting from radar viewing geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (1), pp.483-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108803v1</w:t>
+                <w:t xml:space="preserve">hal-03356622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Triggers Caldera Ring‐Fault Subsidence at Ambrym Volcano? Insights From the 2015 Dike Intrusion and Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Shreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating bias in inversion of InSAR data resulting from radar viewing geometries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing the physical properties of gelatin, a classic analog for the brittle elastic crust, insight from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maccaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab229⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, 228901 [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356622v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the physical properties of gelatin, a classic analog for the brittle elastic crust, insight from numerical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maccaferri</w:t>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Furst</w:t>
+                <w:t xml:space="preserve">Peter G Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rivalta</w:t>
+                <w:t xml:space="preserve">Angélie Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 812, 228901 [15 p.]. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290605v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining InSAR and GNSS to Track Magma Transport at Basaltic Volcanoes</w:t>
+                <w:t xml:space="preserve">Joint inversion methods with relative density offset correction for muon tomography and gravity data, with application to volcano imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Smittarello</w:t>
+                <w:t xml:space="preserve">Peter Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11192236⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (3), pp.1685-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297312v1</w:t>
+                <w:t xml:space="preserve">hal-02278011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma propagation at Piton de la Fournaise from joint inversion of InSAR and GNSS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Combining InSAR and GNSS to Track Magma Transport at Basaltic Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016856⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11192236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324526v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion methods with relative density offset correction for muon tomography and gravity data, with application to volcano imaging</w:t>
+                <w:t xml:space="preserve">Magma propagation at Piton de la Fournaise from joint inversion of InSAR and GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lelièvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina Carloganu</w:t>
+                <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218 (3), pp.1685-1701. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (2), pp.1361-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278011v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Propagation Path of Magma‐Filled Dikes and Hydrofractures: The Competition Between External Stress, Internal Pressure, and Crack Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maccaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2905,103 +2905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Niess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Carloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t>
@@ -3039,103 +3039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORT DES DONNEES SAR A LA COMPREHENSION ET A LA SURVEILLANCE DES VOLCANS : EXEMPLE DU PITON DE LA FOURNAISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219-220 (Janvier-Juin), pp.83-90. </w:t>
@@ -3316,77 +3316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (11), pp.7846 - 7866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,723 +3414,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magma Pathways and Their Interactions Inferred from InSAR and Stress Modeling at Nyamulagira Volcano, D.R. Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+                <w:t xml:space="preserve">Christelle Wauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Smets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D’oreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.15179-15202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs71115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172390v1</w:t>
+                <w:t xml:space="preserve">hal-02115278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Pathways and Their Interactions Inferred from InSAR and Stress Modeling at Nyamulagira Volcano, D.R. Congo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Wauthier</w:t>
+                <w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D’oreye</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Kervyn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (11), pp.15179-15202. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs71115179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115278v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des données TERRASAR-X pour le suivi de l'activité du Piton de la Fournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+                <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+                <w:t xml:space="preserve">Thierry Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (9), pp.3591-3611. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025513v1</w:t>
+                <w:t xml:space="preserve">hal-04923450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données TERRASAR-X pour le suivi de l'activité du Piton de la Fournaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+                <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Souriot</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Durand</w:t>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2012.85⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923450v1</w:t>
+                <w:t xml:space="preserve">hal-01133675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cayol</w:t>
+                <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Famin</w:t>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.3591-3611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133675v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyamulagira’s magma plumbing system inferred from 15 years of InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Wauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4448,449 +4448,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on &amp;quot; Hidden dykes detected on ultra long period seismic signals at Piton de la Fournaise volcano ?&amp;quot; by N. Houlié and J.-P. Montagner, EPSL 261, (2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Edifice growth, deformation and rift zone development in basaltic setting: Insights from Piton de la Fournaise shield volcano (Réunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453263v1</w:t>
+                <w:t xml:space="preserve">hal-00449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edifice growth, deformation and rift zone development in basaltic setting: Insights from Piton de la Fournaise shield volcano (Réunion Island)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Structures involved in the vertical deformation at Lake Taupo (New Zealand) between 1979 and 2007: New insights from numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.14-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.11.002⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 181 (3-4), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449403v1</w:t>
+                <w:t xml:space="preserve">hal-03900236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures involved in the vertical deformation at Lake Taupo (New Zealand) between 1979 and 2007: New insights from numerical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bradley Scott</w:t>
+                <w:t xml:space="preserve">A comment on &amp;quot; Hidden dykes detected on ultra long period seismic signals at Piton de la Fournaise volcano ?&amp;quot; by N. Houlié and J.-P. Montagner, EPSL 261, (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (3-4), pp.173-184. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 287 (1-2), pp.284-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900236v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the April 2007 caldera collapse at Piton de la Fournaise volcano: Insights from GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Staudacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4937,77 +4937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Smittarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,277 +6070,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital pass weighting of InSAR data for displacement inversion: Application to Piton de la Fournaise eruption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Dumont</w:t>
+                <w:t xml:space="preserve">Towards joint modelling and inversion of surface displacements and microgravimetric temporal variations for the characterization of eruptive sources at the Piton de la Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Smittarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536331v1</w:t>
+                <w:t xml:space="preserve">hal-02414150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards joint modelling and inversion of surface displacements and microgravimetric temporal variations for the characterization of eruptive sources at the Piton de la Fournaise volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barnoud</w:t>
+                <w:t xml:space="preserve">Orbital pass weighting of InSAR data for displacement inversion: Application to Piton de la Fournaise eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">MDIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414150v1</w:t>
+                <w:t xml:space="preserve">hal-02536331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of muographic and gravimetric data with a Bayesian formalism for the 3D density imaging of volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,64 +6466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la déformation des volcans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6578,64 +6578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Volcano deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6699,51 +6699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire INSAR de L’océan indien (OI2), un volcan sous haute surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,77 +6828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t>
@@ -7607,51 +7607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5DCDB84"/>
+    <w:nsid w:val="85ACF37B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7838,51 +7838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cayol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-7441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13970745X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantheera Anantrasirichai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R Anderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna W Dualeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ntim Gasu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nyagatare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Ruganzu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Ntivuguruzwa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01936-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04647925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iozzia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Currenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl108017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alejandro Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Wright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Crozier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Karlstrom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Montgomery-Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Angarita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01687-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30109-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Dabaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10121-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Shreve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03356622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maccaferri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivalta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228901" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz251" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1008385" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115278v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Smets" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;oreye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kervyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115179" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabaute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.85" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP380.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008257" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Didier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.023" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVN4ZHSZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Letourneur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hurst" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Scott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60VWCBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Green" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neuberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8QPDZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jb003268" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dieterich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35044054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Dieterich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold T. Okamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Miklius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Cornet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Cornet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(96)00035-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_47" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02536331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169610.ch2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tridon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostojic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapr&#233;e-Delage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03081057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628644v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cayol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9225-7441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13970745X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A M&#233;riaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ntim Gasu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nyagatare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Ruganzu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Ntivuguruzwa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01936-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Biggs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantheera Anantrasirichai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cayol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna W Dualeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04647925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iozzia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Currenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl108017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alejandro Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Wright" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04294953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04295090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Crozier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Karlstrom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Montgomery-Brown" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Angarita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01687-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30109-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bodart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Dabaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10121-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smittarello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05047-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03356622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Shreve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maccaferri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivalta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228901" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tridon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15m1008385" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013330" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Smets" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;oreye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kervyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.85" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP380.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008257" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massonnet Didier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Letourneur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hurst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Scott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.01.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T60VWCBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVN4ZHSZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195332v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Green" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neuberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8QPDZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004jb003268" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dieterich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35044054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Dieterich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold T. Okamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Miklius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Cornet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Cornet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(96)00035-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308623v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02325032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_47" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02536331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853780v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03853732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169610.ch2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tridon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Bato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prival" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832954v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostojic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapr&#233;e-Delage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03081057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628644v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>