--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -175,672 +175,672 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Semantic and Syntactic Prediction and Visuo-Motor Statistical Learning in Adult Readers with and without Dyslexia</w:t>
+                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gavard</w:t>
+                <w:t xml:space="preserve">Talya C Inbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Geringswald</w:t>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-72. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/nol.a.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059358v1</w:t>
+                <w:t xml:space="preserve">hal-05289851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From movements to words: action monitoring in the medial frontal cortex along a caudal to rostral prediction error gradient</w:t>
+                <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Dorokhova</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen Shiqing</w:t>
+                <w:t xml:space="preserve">Snežana Todorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peirolo Morgane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nazarian Bruno</w:t>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2025.101284⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235015v1</w:t>
+                <w:t xml:space="preserve">hal-05081342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">From movements to words: action monitoring in the medial frontal cortex along a caudal to rostral prediction error gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Dorokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Shiqing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snežana Todorović</w:t>
+                <w:t xml:space="preserve">Peirolo Morgane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+                <w:t xml:space="preserve">Anton Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Nazarian Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.101284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2025.101284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081342v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Networks for Semantic and Syntactic Prediction and Visuo-Motor Statistical Learning in Adult Readers with and without Dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talya C Inbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bénar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Besson</w:t>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/nol.a.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289851v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snežana Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1400,64 +1400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.116135. </w:t>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,77 +2512,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and syntactic prediction in reading and statistical learning: an fMRI study in dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2922,64 +2922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. 2017</w:t>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3622,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBD5973A"/>
+    <w:nsid w:val="694D15B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3853,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-chanoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shiqing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirolo Morgane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarian Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana Todorovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05127-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jovicich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Marizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartr&#233;s-Faz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arnold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCMN3C2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sala-Llonch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJBC8M89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulesu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Fazio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Joseph Mccrory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-chanoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana Todorovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05127-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shiqing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirolo Morgane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarian Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jovicich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Marizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartr&#233;s-Faz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arnold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCMN3C2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sala-Llonch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJBC8M89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulesu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Fazio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Joseph Mccrory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>