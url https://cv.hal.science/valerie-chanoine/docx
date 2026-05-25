--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -175,701 +175,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
+                <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talya C Inbar</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Snežana Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289851v1</w:t>
+                <w:t xml:space="preserve">hal-05409474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
+                <w:t xml:space="preserve">Neural Networks for Semantic and Syntactic Prediction and Visuo-Motor Statistical Learning in Adult Readers with and without Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snežana Todorović</w:t>
+                <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/nol.a.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081342v1</w:t>
+                <w:t xml:space="preserve">hal-05059358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From movements to words: action monitoring in the medial frontal cortex along a caudal to rostral prediction error gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Dorokhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Shiqing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peirolo Morgane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarian Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, pp.101284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2025.101284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Semantic and Syntactic Prediction and Visuo-Motor Statistical Learning in Adult Readers with and without Dyslexia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Geringswald</w:t>
+                <w:t xml:space="preserve">Talya C Inbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-72. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/nol.a.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059358v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for Evaluating the Production of Phonotactically Legal and Illegal Pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snežana Todorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.792. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-05127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409474v1</w:t>
+                <w:t xml:space="preserve">hal-05081342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t>
               </w:r>
@@ -1400,64 +1400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.116135. </w:t>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,77 +2512,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and syntactic prediction in reading and statistical learning: an fMRI study in dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2922,64 +2922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. 2017</w:t>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3622,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694D15B6"/>
+    <w:nsid w:val="B2A5BF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3853,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-chanoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana Todorovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05127-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shiqing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirolo Morgane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarian Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jovicich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Marizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartr&#233;s-Faz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arnold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCMN3C2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sala-Llonch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJBC8M89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulesu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Fazio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Joseph Mccrory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-chanoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3492-8160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana Todorovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05127-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Dorokhova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shiqing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peirolo Morgane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarian Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jovicich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Marizzoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartr&#233;s-Faz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Arnold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCMN3C2M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sala-Llonch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJBC8M89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paulesu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demonet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Fazio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamon Joseph Mccrory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1057179" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979007v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>