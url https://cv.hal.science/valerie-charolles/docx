--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -895,199 +895,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exemple de grandes enquêtes : le CNRS, le contrôle du crédit d'impôt recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité d'histoire de la Cour des comptes; Georges Capdeboscq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour des comptes et la recherche scientifique : 1900-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-221 &amp; 228-234, 2020, 978-2-11-157089-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une étoile à bout de souffle, un espace à repenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCA-Stream. Agence; Philippe Chiambaretta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs-Élysées : Histoire et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Pavillon de l'Arsenal; PCA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-157, 2020, 978-2-35487-053-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008486v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03008465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme : des paysages éthiques et ontologiques contradictoires</w:t>
               </w:r>
@@ -1393,165 +1393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liberté et contrainte en économie : la différence entre libéralisme et capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, p.125-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les comptes : formes, vérité, évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Transition écologique : comment refaire les comptes, 93, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03916278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se libérer de la domination des chiffres ? Revenir aux fondamentaux de la pensée libérale</w:t>
               </w:r>
@@ -1695,243 +1695,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur de l'argent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Nef, La connaissance mystique : émergences et frontières, Cerf, 2018, 432 p., 29 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7-8, pp.109 - 128. </w:t>
+              <w:t xml:space="preserve">, 2019, L'inquiétude démocratique - Claude Lefort au présent, 451, pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1901.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur de l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Delaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1907.0109⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Hélène Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'inquiétude démocratique - Claude Lefort au présent, 451, pp.225-226. </w:t>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.109 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1901.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.1907.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02294842v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusions et vérités du big data</w:t>
               </w:r>
@@ -2196,1834 +2196,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capitalisme contre libéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.58 - 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlons d'institutions !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.23 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1703.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Avenati et Pierre-Antoine Chardel (sous la dir. de), Datalogie : formes et imaginaires du numérique, Loco, 2016, 272 p., 22 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.196 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1709.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chiffres, normes et vérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.99 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Capitalisme contre libéralisme</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faits et les chiffres : sur la mesure de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.192.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national est l'enfant de la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22179, pp.18 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail entre valeur réelle et charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 471, pp.17 - 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Picq, Politique et religion, Les Presses de Sciences Po, 2016, 224 p., 14 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.144 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1612.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuf thèses pour sortir de l'enfer économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 178, pp.101 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.178.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkswagen Hover Car (2012). Le jeu avec la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 106, pp.58 - 59</w:t>
+              <w:t xml:space="preserve">, 2014, 83, pp.29 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Olaf Avenati et Pierre-Antoine Chardel (sous la dir. de), Datalogie : formes et imaginaires du numérique, Loco, 2016, 272 p., 22 €</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Picq, La liberté de religion dans la République : l'esprit de laïcité, Paris, Odile Jacob, 2014, 176 p., 22,90 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.196 - 197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1709.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.145 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1411.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parlons d'institutions !</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie et idéologie. Sur la confusion entre économie de marché et capitalisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.099.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déclin très masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21594, pp.17 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La finance a-t-elle un plan de vol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.52 - 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les machines ont-elles pris le pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.42 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs économiques et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.78 - 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix démocratiques et &amp;quot;vérité&amp;quot; des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.23 - 27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1703.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, pp.133 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail entre valeur réelle et charge</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme est-il libéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.88 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Picq, Politique et religion, Les Presses de Sciences Po, 2016, 224 p., 14 €</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme est-il libéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (4), pp.88-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.144 - 146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1612.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Jean Picq, La liberté de religion dans la République : l'esprit de laïcité, Paris, Odile Jacob, 2014, 176 p., 22,90 €</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand faut-il s'arrêter de compter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.145 - 146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1411.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2010, pp.84 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1001.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...399 lines deleted...]
-                <w:t xml:space="preserve">Quand faut-il s'arrêter de compter ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mesure du progrès économique ? 1. Commission Stiglitz : un mea culpa inespéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.84 - 97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1001.0084⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.225 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0908.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un automne à l'autre : les chantiers de la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.63 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0911.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Choix démocratiques et &amp;quot;vérité&amp;quot; des marchés</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un automne à l'autre : les chantiers de la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.133 - 149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (11), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0911.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091667v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-02294229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut repenser nos indicateurs économiques</w:t>
               </w:r>
@@ -4104,3680 +4104,3680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Distinction between Capitalism and Liberalism: an Operational Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of Liberalism. Japan, France and Germany in global context. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Research Institute on Japan at the Maison franco-japonaise; German Institute for Japanses Studies; Nippon Institute for Research Advancement, Jun 2022, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffres ne sont pas les nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Chaire Ethique et Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMSH, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de Se libérer de la domination des chiffres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'IIAC, ouvert au public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUELLES VISIONS DU MONDE POUR QUELLES DÉCISIONS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg (25ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INET; CNFPT, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faudrait-il se débarrasser de la tyrannie des chiffres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lundis de l'observatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Servir, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’égalité et la liberté, est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés en question. La cité des débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La revue politique et parlementaire, Sep 2022, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'informatique et les réseaux nous font passer de l'univers infini à un système réfléchi? Enjeux épistémologiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Internet Lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IXXI, ENS-Lyon, 2022, Lyon (visio-conférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution du sujet et du monde contemporains à travers l'économie, la quantification et la technique : un enjeu critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du LACI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACI, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Se libérer de la domination des chiffres. Qualification, quantification et décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la croissance. Espace-temps de la vie et de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Données &amp; développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Développement durable, Centre d'économie de la Sorbonne, IRD, Labex Dynamite, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité, chiffres, nombres et données à l’heure des écrans : malentendus et inférences trompeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve des données : Sensibilité, interprétation, appropriation des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le problème de la croissance. Espace-temps de la vie et de l'économie</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of value in corporate governance: central !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international "Données &amp; développement durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Développement durable, Centre d'économie de la Sorbonne, IRD, Labex Dynamite, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The concept of value in corporate governance: central or useless? Scholarly Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TBS Barcelona, Mar 2021, Barcelona (en distanciel), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les chiffres ne sont pas les nombres</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie de Covid, usage des chiffres et procédures de décision : regard croisé entre épistémologie et science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Chaire Ethique et Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FMSH, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème session du sémininaire de l'IXXI. "La covid-19 : regards et questions interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Rhônalpin des Systèmes Complexes (IXXI), Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde autour de Se libérer de la domination des chiffres.</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libéralisme contre le capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'IIAC, ouvert au public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques (Webinaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT; École des hautes études en sciences sociales (EHESS), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">QUELLES VISIONS DU MONDE POUR QUELLES DÉCISIONS ?</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libéralisme contre le capitalisme, nouvelle édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg (25ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INET; CNFPT, Dec 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontre avec Valérie Charolles, "Le libéralisme contre le capitalisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS), Feb 2021, Evry (Rencontre virtuelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi faudrait-il se débarrasser de la tyrannie des chiffres ?</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la technique et états d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lundis de l'observatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Servir, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques et usages contemporains des philosophies des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international de philosophie; Pierre-Antoine Chardel, Valérie Charolles, Armen Katchatourov, Elise Lamy-Rested, Jun 2021, Paris (Colloque en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l’égalité et la liberté, est-ce possible ?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les libertés en question. La cité des débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La revue politique et parlementaire, Sep 2022, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2021, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Distinction between Capitalism and Liberalism: an Operational Concept</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène économique : l’enjeu d’une distinction entre libéralisme et capitalisme pour la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Future of Liberalism. Japan, France and Germany in global context. International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Research Institute on Japan at the Maison franco-japonaise; German Institute for Japanses Studies; Nippon Institute for Research Advancement, Jun 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Mondes en ruptures, mondes inventifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut interdisciplinaire d’anthropologie du contemporain (IIAC); École des hautes études en sciences sociales (EHESS); Centre national de la recherche scientifique (CNRS), Feb 2021, Paris (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme : des paysages ontologiques radicalement différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Congrès de l’ASPLF : Association des sociétés de philosophie de langue française. "La participation. De l’ontologie aux réseaux sociaux."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The concept of value in corporate governance: central !</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les données massives et les algorithmes font à la confiance dans la société numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The concept of value in corporate governance: central or useless? Scholarly Debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TBS Barcelona, Mar 2021, Barcelona (en distanciel), Spain</w:t>
+              <w:t xml:space="preserve">19e Rencontre de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles). Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pandémie de Covid, usage des chiffres et procédures de décision : regard croisé entre épistémologie et science politique</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles comptabilités pour le vivant. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème session du sémininaire de l'IXXI. "La covid-19 : regards et questions interdisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Rhônalpin des Systèmes Complexes (IXXI), Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les germinations. Agir avec le vivant, vers une économie résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tek4Life, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le libéralisme contre le capitalisme</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid ou quand la technique pourrait subrepticement remplacer l'homme et la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora du IIAC (Institut interdisciplinaire d’anthropologie du contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIAC (UMR 8177 CNRS/EHESS), May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux épistémologiques, méthodologiques et critiques de la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques (Webinaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT; École des hautes études en sciences sociales (EHESS), Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, EHESS, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le libéralisme contre le capitalisme, nouvelle édition revue et augmentée</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le citoyen, le consommateur et la personne privée : des attentes différenciées en termes de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec Valérie Charolles, "Le libéralisme contre le capitalisme"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS), Feb 2021, Evry (Rencontre virtuelle), France</w:t>
+              <w:t xml:space="preserve">Atelier de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et usages contemporains des philosophies des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international de philosophie; Pierre-Antoine Chardel, Valérie Charolles, Armen Katchatourov, Elise Lamy-Rested, Jun 2021, Paris (Colloque en ligne), France</w:t>
+              <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (II)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et capitalisme, des paysages éthiques et ontologiques contradictoires : quelques leçons tirées des mesures prises lors de l’état d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux (Webinaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASCO IdeaLab de l’IMT; Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l’éthique publique, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercher sa voie-x : différentes voies-x de la recherche en organisation, communication et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT-BS; Uquam-Can; Université Paris-Saclay, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2021, Evry (en distanciel), France</w:t>
+              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2020, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Charolles</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en ruptures, mondes inventifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut interdisciplinaire d’anthropologie du contemporain (IIAC); École des hautes études en sciences sociales (EHESS); Centre national de la recherche scientifique (CNRS), Feb 2021, Paris (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que les données massives et les algorithmes font à la confiance dans la société numérique</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croiser regards épistémologiques, méthodologiques et critiques sur le contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Rencontre de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles). Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des nouvelles comptabilités pour le vivant. Introduction</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du travail une valeur comptable : une approche à partir de Ludwig Wittgenstein et Adam Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les germinations. Agir avec le vivant, vers une économie résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tek4Life, Sep 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ENMI 2019. Les Entretiens du nouveau monde industriel 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">StopCovid ou quand la technique pourrait subrepticement remplacer l'homme et la démocratie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISAS : un standard international avec actif salarial et comptabilité soutenable : enjeux, principes, expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora du IIAC (Institut interdisciplinaire d’anthropologie du contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIAC (UMR 8177 CNRS/EHESS), May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Alliance ComptaRegeneration2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; TEK4life, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux épistémologiques, méthodologiques et critiques de la Covid</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des finances dans l'entreprise : pratiques, normes et enjeux conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques (Webinaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire PoCfiN : Post-Crisis finance research network. Séminaire de la chaire Ethique et finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le citoyen, le consommateur et la personne privée : des attentes différenciées en termes de protection ?</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libéralisme est-il la bonne solution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Latché 2019. Les rencontres du progrès : sur les chemins du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Latché, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (I)</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté publique, liberté privée et liberté politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2020, Evry (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La singularité en question</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et capitalisme : quelles différences ? Le point de vue d'une philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercher sa voie-x : différentes voies-x de la recherche en organisation, communication et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT-BS; Uquam-Can; Université Paris-Saclay, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Centre Society &amp; Organizations (S&amp;O)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hec, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donnée : une (r)évolution dans l'assurance ? Keynote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l’Université de l’Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence "Les défis éthiques et sociétaux des identités numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La donnée : une (r)évolution dans l'assurance ? Keynote</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et capitalisme : synonymes ou antonymes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’Université de l’Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance du séminaire du laboratoire de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...482 lines deleted...]
-                <w:t xml:space="preserve">Liberté publique, liberté privée et liberté politique</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification, démocratie et liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Libéralisme et capitalisme : quelles différences ? Le point de vue d'une philosophe</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi, les corps intermédiaires et le peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Society &amp; Organizations (S&amp;O)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hec, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Plan séquence de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain). Le mouvement des gilets jaunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalité économique, formes du monde et liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Rationalités techniques et subjectivation. Approches socio-philosophiques, organisationnelles et économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Collège Des Bernardins, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement, participation et mission de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quantification, démocratie et liberté</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences et divergences de la normalisation comptable dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Ehess, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Conventions (Direction générale de la mondialisation du ministère des Affaires étrangères et Institut des hautes études sur la justice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rationalité économique, formes du monde et liberté</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie, la quantification et la technique comme formes de constitution du sujet et du monde contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Rationalités techniques et subjectivation. Approches socio-philosophiques, organisationnelles et économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre Edgar Morin (UMR 8177)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le roi, les corps intermédiaires et le peuple</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mille plateaux aujourd'hui ou l'hypercapitalisme face au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan séquence de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain). Le mouvement des gilets jaunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Deleuze et le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Libéralisme et capitalisme : synonymes ou antonymes ?</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, politiques, évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du séminaire du laboratoire de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ehess, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SHS "Démocraties et institutions / Pouvoir(s) et acteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'entreprise : une approche par la philosophie et la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Collège Des Bernardins, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Collège Des Bernardins, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l'entreprise : une approche par la philosophie et la comptabilité</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller et punir à l'ère numérique : transformations de la représentation et de la frontière entre espace public et espace privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Collège Des Bernardins, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Crises et critique. Espace public et représentations sociales à l’ère numérique" organisé par LASCO Laboratoire Sens et Compréhension du Monde Contemporain, Université Paris Descartes / Institut Mines-Télécom en collaboration avec l’équipe de recherche ETOS de TEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Université Paris Descartes, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'univers infini au système réfléchi : l'écran comme nouvelle forme de construction de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Atelier Internet (ENS, ENSSIB, CIPH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Enssib, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396550v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02396559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'écran</w:t>
               </w:r>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orléan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : la place de la technique dans la crise économique. Réponses à Jacques Ellul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,275 +8311,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se libérer de la domination des chiffres. Vidéo, Librairie Mollat https://www.mollat.com/livres/2588969/valerie-charolles-se-liberer-de-la-domination-des-chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques, sondages, décomptes…. Ces chiffres nous veulent-ils (vraiment) du bien ? Interview par Marie Huret, Madame Figaro, 29 et 30 avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secouer la domination des chiffres. Entretien avec Jean Bastien. Nonfiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.nonfiction.fr/article-11243-entretien-avec-valerie-charolles-secouer-la-domination-des-chiffres.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérique. Mails, WhatsApp, Twitter… le retour de l’écrit. Interview par Fabien Benoît, Libération et liberation.fr, 1er juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931773v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-03931775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sont morts, vive le travail !</w:t>
               </w:r>
@@ -9192,793 +9192,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">StopCovid : &amp;quot;Il est contre-productif de proposer une solution techniciste à un problème qui ne l’est pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail forcé des Ouïghours : &amp;quot;Les entreprises ont intérêt à savoir qui sont leurs sous-traitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle : de quoi parlons-nous au juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : une application inefficace et menaçante pour la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stopcovid : une application problématique sur le plan éthique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et informations personnelles : une révolution scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire, situation d’exception : quelles garanties pour nos libertés fondamentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Messeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques d’un biopouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quintreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stopcovid : une application démocratiquement fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125386v1</w:t>
-              </w:r>
-[...663 lines deleted...]
-                <w:t xml:space="preserve">hal-05104610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10054,51 +10054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDF64B91"/>
+    <w:nsid w:val="ADE3F74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E079D67"/>
+    <w:nsid w:val="52D786BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,51 +10350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86176F54"/>
+    <w:nsid w:val="2E9DB681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10587,51 +10587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>