--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -895,199 +895,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une étoile à bout de souffle, un espace à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PCA-Stream. Agence; Philippe Chiambaretta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs-Élysées : Histoire et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Pavillon de l'Arsenal; PCA éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-157, 2020, 978-2-35487-053-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exemple de grandes enquêtes : le CNRS, le contrôle du crédit d'impôt recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité d'histoire de la Cour des comptes; Georges Capdeboscq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cour des comptes et la recherche scientifique : 1900-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-221 &amp; 228-234, 2020, 978-2-11-157089-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008465v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03008486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme : des paysages éthiques et ontologiques contradictoires</w:t>
               </w:r>
@@ -1393,165 +1393,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les comptes : formes, vérité, évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transition écologique : comment refaire les comptes, 93, pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liberté et contrainte en économie : la différence entre libéralisme et capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, p.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916278v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03566632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se libérer de la domination des chiffres ? Revenir aux fondamentaux de la pensée libérale</w:t>
               </w:r>
@@ -1695,243 +1695,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nef, La connaissance mystique : émergences et frontières, Cerf, 2018, 432 p., 29 €</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La valeur de l'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Delaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarthou-Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'inquiétude démocratique - Claude Lefort au présent, 451, pp.225-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1901.0203⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.109 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1907.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294842v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02294833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nef, La connaissance mystique : émergences et frontières, Cerf, 2018, 432 p., 29 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7-8, pp.109 - 128. </w:t>
+              <w:t xml:space="preserve">, 2019, L'inquiétude démocratique - Claude Lefort au présent, 451, pp.225-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1907.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.1901.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02294833v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusions et vérités du big data</w:t>
               </w:r>
@@ -2196,1834 +2196,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chiffres, normes et vérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.99 - 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capitalisme contre libéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106, pp.58 - 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons d'institutions !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.23 - 27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1703.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1703.0023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02294795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Avenati et Pierre-Antoine Chardel (sous la dir. de), Datalogie : formes et imaginaires du numérique, Loco, 2016, 272 p., 22 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.196 - 197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1709.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1709.0157⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02294714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chiffres, normes et vérités</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail entre valeur réelle et charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Les cahiers du chiffre et du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.99 - 102</w:t>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 471, pp.17 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Picq, Politique et religion, Les Presses de Sciences Po, 2016, 224 p., 14 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.144 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1612.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faits et les chiffres : sur la mesure de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.94 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deba.192.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front national est l'enfant de la Ve République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22179, pp.18 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le travail entre valeur réelle et charge</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déclin très masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 471, pp.17 - 23</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21594, pp.17 - 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Picq, Politique et religion, Les Presses de Sciences Po, 2016, 224 p., 14 €</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuf thèses pour sortir de l'enfer économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 178, pp.101 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.178.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkswagen Hover Car (2012). Le jeu avec la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.29 - 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Picq, La liberté de religion dans la République : l'esprit de laïcité, Paris, Odile Jacob, 2014, 176 p., 22,90 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.144 - 146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1612.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.145 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1411.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Neuf thèses pour sortir de l'enfer économique</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie et idéologie. Sur la confusion entre économie de marché et capitalisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.099.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La finance a-t-elle un plan de vol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.52 - 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les machines ont-elles pris le pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.42 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand faut-il s'arrêter de compter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.84 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1001.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs économiques et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.78 - 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix démocratiques et &amp;quot;vérité&amp;quot; des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.133 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme est-il libéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 178, pp.101 - 113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.178.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 161 (4), pp.88-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Volkswagen Hover Car (2012). Le jeu avec la réalité</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme est-il libéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.88 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Picq, La liberté de religion dans la République : l'esprit de laïcité, Paris, Odile Jacob, 2014, 176 p., 22,90 €</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un automne à l'autre : les chantiers de la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.145 - 146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1411.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (11), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0911.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...390 lines deleted...]
-                <w:t xml:space="preserve">Choix démocratiques et &amp;quot;vérité&amp;quot; des marchés</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mesure du progrès économique ? 1. Commission Stiglitz : un mea culpa inespéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.133 - 149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.225 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0908.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un automne à l'autre : les chantiers de la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2009, pp.63 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.0911.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294229v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04091667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut repenser nos indicateurs économiques</w:t>
               </w:r>
@@ -4104,1338 +4104,1338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de Se libérer de la domination des chiffres. Qualification, quantification et décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité, chiffres, nombres et données à l’heure des écrans : malentendus et inférences trompeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve des données : Sensibilité, interprétation, appropriation des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la croissance. Espace-temps de la vie et de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Données &amp; développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Développement durable, Centre d'économie de la Sorbonne, IRD, Labex Dynamite, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffres ne sont pas les nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Chaire Ethique et Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMSH, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de Se libérer de la domination des chiffres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'IIAC, ouvert au public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUELLES VISIONS DU MONDE POUR QUELLES DÉCISIONS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg (25ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INET; CNFPT, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Distinction between Capitalism and Liberalism: an Operational Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Liberalism. Japan, France and Germany in global context. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Research Institute on Japan at the Maison franco-japonaise; German Institute for Japanses Studies; Nippon Institute for Research Advancement, Jun 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi faudrait-il se débarrasser de la tyrannie des chiffres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lundis de l'observatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Servir, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’égalité et la liberté, est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés en question. La cité des débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La revue politique et parlementaire, Sep 2022, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'informatique et les réseaux nous font passer de l'univers infini à un système réfléchi? Enjeux épistémologiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Internet Lyonnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IXXI, ENS-Lyon, 2022, Lyon (visio-conférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution du sujet et du monde contemporains à travers l'économie, la quantification et la technique : un enjeu critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du LACI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LACI, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour de Se libérer de la domination des chiffres. Qualification, quantification et décision</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et capitalisme : des paysages ontologiques radicalement différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">38e Congrès de l’ASPLF : Association des sociétés de philosophie de langue française. "La participation. De l’ontologie aux réseaux sociaux."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sociétés de Philosophie de Langue Française, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of value in corporate governance: central !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The concept of value in corporate governance: central or useless? Scholarly Debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBS Barcelona, Mar 2021, Barcelona (en distanciel), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de Covid, usage des chiffres et procédures de décision : regard croisé entre épistémologie et science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème session du sémininaire de l'IXXI. "La covid-19 : regards et questions interdisciplinaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Rhônalpin des Systèmes Complexes (IXXI), Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libéralisme contre le capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques (Webinaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT; École des hautes études en sciences sociales (EHESS), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libéralisme contre le capitalisme, nouvelle édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec Valérie Charolles, "Le libéralisme contre le capitalisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS), Feb 2021, Evry (Rencontre virtuelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la technique et états d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et usages contemporains des philosophies des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international de philosophie; Pierre-Antoine Chardel, Valérie Charolles, Armen Katchatourov, Elise Lamy-Rested, Jun 2021, Paris (Colloque en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2021, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène économique : l’enjeu d’une distinction entre libéralisme et capitalisme pour la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en ruptures, mondes inventifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut interdisciplinaire d’anthropologie du contemporain (IIAC); École des hautes études en sciences sociales (EHESS); Centre national de la recherche scientifique (CNRS), Feb 2021, Paris (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03282708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les données massives et les algorithmes font à la confiance dans la société numérique</w:t>
               </w:r>
@@ -5760,2024 +5760,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2020, Evry (en distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercher sa voie-x : différentes voies-x de la recherche en organisation, communication et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT-BS; Uquam-Can; Université Paris-Saclay, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme, des paysages éthiques et ontologiques contradictoires : quelques leçons tirées des mesures prises lors de l’état d’urgence sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux (Webinaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASCO IdeaLab de l’IMT; Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l’éthique publique, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La singularité en question</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercher sa voie-x : différentes voies-x de la recherche en organisation, communication et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT-BS; Uquam-Can; Université Paris-Saclay, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence "Les défis éthiques et sociétaux des identités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (I)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donnée : une (r)évolution dans l'assurance ? Keynote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2020, Evry (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Rencontres de l’Université de l’Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croiser regards épistémologiques, méthodologiques et critiques sur le contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du travail une valeur comptable : une approche à partir de Ludwig Wittgenstein et Adam Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENMI 2019. Les Entretiens du nouveau monde industriel 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISAS : un standard international avec actif salarial et comptabilité soutenable : enjeux, principes, expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliance ComptaRegeneration2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; TEK4life, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des finances dans l'entreprise : pratiques, normes et enjeux conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PoCfiN : Post-Crisis finance research network. Séminaire de la chaire Ethique et finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libéralisme est-il la bonne solution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latché 2019. Les rencontres du progrès : sur les chemins du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Latché, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté publique, liberté privée et liberté politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme : quelles différences ? Le point de vue d'une philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre Society &amp; Organizations (S&amp;O)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hec, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La donnée : une (r)évolution dans l'assurance ? Keynote</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’Université de l’Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Gouvernement, participation et mission de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification, démocratie et liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Les défis éthiques et sociétaux des identités numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme et capitalisme : synonymes ou antonymes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance du séminaire du laboratoire de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi, les corps intermédiaires et le peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan séquence de l’IIAC (Institut Interdisciplinaire d’Anthropologie du Contemporain). Le mouvement des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité économique, formes du monde et liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Rationalités techniques et subjectivation. Approches socio-philosophiques, organisationnelles et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Collège Des Bernardins, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'entreprise : une approche par la philosophie et la comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement, participation et mission de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Collège Des Bernardins, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences et divergences de la normalisation comptable dans la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Conventions (Direction générale de la mondialisation du ministère des Affaires étrangères et Institut des hautes études sur la justice)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie, la quantification et la technique comme formes de constitution du sujet et du monde contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre Edgar Morin (UMR 8177)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille plateaux aujourd'hui ou l'hypercapitalisme face au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deleuze et le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données, politiques, évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SHS "Démocraties et institutions / Pouvoir(s) et acteurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser l'entreprise : une approche par la philosophie et la comptabilité</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'univers infini au système réfléchi : l'écran comme nouvelle forme de construction de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Collège Des Bernardins, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Atelier Internet (ENS, ENSSIB, CIPH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Enssib, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller et punir à l'ère numérique : transformations de la représentation et de la frontière entre espace public et espace privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Crises et critique. Espace public et représentations sociales à l’ère numérique" organisé par LASCO Laboratoire Sens et Compréhension du Monde Contemporain, Université Paris Descartes / Institut Mines-Télécom en collaboration avec l’équipe de recherche ETOS de TEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Université Paris Descartes, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396559v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'écran</w:t>
               </w:r>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orléan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : la place de la technique dans la crise économique. Réponses à Jacques Ellul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,275 +8311,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numérique. Mails, WhatsApp, Twitter… le retour de l’écrit. Interview par Fabien Benoît, Libération et liberation.fr, 1er juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se libérer de la domination des chiffres. Vidéo, Librairie Mollat https://www.mollat.com/livres/2588969/valerie-charolles-se-liberer-de-la-domination-des-chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques, sondages, décomptes…. Ces chiffres nous veulent-ils (vraiment) du bien ? Interview par Marie Huret, Madame Figaro, 29 et 30 avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secouer la domination des chiffres. Entretien avec Jean Bastien. Nonfiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.nonfiction.fr/article-11243-entretien-avec-valerie-charolles-secouer-la-domination-des-chiffres.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931775v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03931773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sont morts, vive le travail !</w:t>
               </w:r>
@@ -9192,793 +9192,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stopcovid : une application démocratiquement fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">StopCovid : &amp;quot;Il est contre-productif de proposer une solution techniciste à un problème qui ne l’est pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail forcé des Ouïghours : &amp;quot;Les entreprises ont intérêt à savoir qui sont leurs sous-traitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle : de quoi parlons-nous au juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stopcovid : une application problématique sur le plan éthique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éric Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : une application inefficace et menaçante pour la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asma Mhalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travail forcé des Ouïghours : &amp;quot;Les entreprises ont intérêt à savoir qui sont leurs sous-traitants</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et informations personnelles : une révolution scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire, situation d’exception : quelles garanties pour nos libertés fondamentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Messeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques d’un biopouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Asma Mhalla</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quintreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...311 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quintreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03108780v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03125386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10054,51 +10054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADE3F74F"/>
+    <w:nsid w:val="774C579A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52D786BC"/>
+    <w:nsid w:val="C8D4A39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,51 +10350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E9DB681"/>
+    <w:nsid w:val="C862E5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10587,51 +10587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>