--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3310,183 +3310,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand faut-il s'arrêter de compter ?</w:t>
+                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.84 - 97. </w:t>
+              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1001.0084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294408v1</w:t>
+                <w:t xml:space="preserve">hal-04086827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix démocratiques et « vérité » des marchés</w:t>
+                <w:t xml:space="preserve">Quand faut-il s'arrêter de compter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Les États et le pouvoir des marchés, Décembre, pp.133-149. </w:t>
+              <w:t xml:space="preserve">, 2010, pp.84 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.1001.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086827v1</w:t>
+                <w:t xml:space="preserve">hal-02294408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs économiques et développement durable</w:t>
               </w:r>
@@ -3564,51 +3564,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.133 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.1012.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294391v1</w:t>
@@ -3640,156 +3640,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 161 (4), pp.88-103. </w:t>
+              <w:t xml:space="preserve">, 2010, 161, pp.88 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088130v1</w:t>
+                <w:t xml:space="preserve">hal-02303150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme est-il libéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 161, pp.88 - 103. </w:t>
+              <w:t xml:space="preserve">, 2010, 161 (4), pp.88-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deba.161.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303150v1</w:t>
+                <w:t xml:space="preserve">hal-04088130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un automne à l'autre : les chantiers de la comptabilité</w:t>
               </w:r>
@@ -4173,579 +4173,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le problème de la croissance. Espace-temps de la vie et de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Données &amp; développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Développement durable, Centre d'économie de la Sorbonne, IRD, Labex Dynamite, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalité, chiffres, nombres et données à l’heure des écrans : malentendus et inférences trompeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve des données : Sensibilité, interprétation, appropriation des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le problème de la croissance. Espace-temps de la vie et de l'économie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Distinction between Capitalism and Liberalism: an Operational Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international "Données &amp; développement durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Développement durable, Centre d'économie de la Sorbonne, IRD, Labex Dynamite, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The Future of Liberalism. Japan, France and Germany in global context. International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Research Institute on Japan at the Maison franco-japonaise; German Institute for Japanses Studies; Nippon Institute for Research Advancement, Jun 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faudrait-il se débarrasser de la tyrannie des chiffres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lundis de l'observatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Servir, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’égalité et la liberté, est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés en question. La cité des débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La revue politique et parlementaire, Sep 2022, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde autour de Se libérer de la domination des chiffres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de l'IIAC, ouvert au public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chiffres ne sont pas les nombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire Ethique et Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMSH, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELLES VISIONS DU MONDE POUR QUELLES DÉCISIONS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens territoriaux de Strasbourg (25ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INET; CNFPT, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919139v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03919302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'informatique et les réseaux nous font passer de l'univers infini à un système réfléchi? Enjeux épistémologiques et politiques</w:t>
               </w:r>
@@ -4932,165 +4932,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pandémie de Covid, usage des chiffres et procédures de décision : regard croisé entre épistémologie et science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème session du sémininaire de l'IXXI. "La covid-19 : regards et questions interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Rhônalpin des Systèmes Complexes (IXXI), Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The concept of value in corporate governance: central !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The concept of value in corporate governance: central or useless? Scholarly Debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBS Barcelona, Mar 2021, Barcelona (en distanciel), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282670v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libéralisme contre le capitalisme</w:t>
               </w:r>
@@ -5139,1075 +5139,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages de la technique et états d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et usages contemporains des philosophies des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international de philosophie; Pierre-Antoine Chardel, Valérie Charolles, Armen Katchatourov, Elise Lamy-Rested, Jun 2021, Paris (Colloque en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2021, Evry (en distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le libéralisme contre le capitalisme, nouvelle édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec Valérie Charolles, "Le libéralisme contre le capitalisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS), Feb 2021, Evry (Rencontre virtuelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Usages de la technique et états d’urgence</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène économique : l’enjeu d’une distinction entre libéralisme et capitalisme pour la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et usages contemporains des philosophies des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international de philosophie; Pierre-Antoine Chardel, Valérie Charolles, Armen Katchatourov, Elise Lamy-Rested, Jun 2021, Paris (Colloque en ligne), France</w:t>
+              <w:t xml:space="preserve">Mondes en ruptures, mondes inventifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut interdisciplinaire d’anthropologie du contemporain (IIAC); École des hautes études en sciences sociales (EHESS); Centre national de la recherche scientifique (CNRS), Feb 2021, Paris (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (II)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid ou quand la technique pourrait subrepticement remplacer l'homme et la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora du IIAC (Institut interdisciplinaire d’anthropologie du contemporain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIAC (UMR 8177 CNRS/EHESS), May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux épistémologiques, méthodologiques et critiques de la Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques (Webinaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les données massives et les algorithmes font à la confiance dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Rencontre de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles). Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Jun 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles comptabilités pour le vivant. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les germinations. Agir avec le vivant, vers une économie résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tek4Life, Sep 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et capitalisme, des paysages éthiques et ontologiques contradictoires : quelques leçons tirées des mesures prises lors de l’état d’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux (Webinaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASCO IdeaLab de l’IMT; Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l’éthique publique, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercher sa voie-x : différentes voies-x de la recherche en organisation, communication et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT-BS; Uquam-Can; Université Paris-Saclay, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité numérique des entreprises à l’heure du Big Data : des enjeux conceptuels aux conséquences pratiques (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2021, Evry (en distanciel), France</w:t>
+              <w:t xml:space="preserve">, ADERSE; Institut Mines-Télécom Business School (IMT-BS), May 2020, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le citoyen, le consommateur et la personne privée : des attentes différenciées en termes de protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de la Chaire VP-IP (Valeurs et Politiques des Informations Personnelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT (Institut Mines-Télécom), Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Libéralisme et capitalisme, des paysages éthiques et ontologiques contradictoires : quelques leçons tirées des mesures prises lors de l’état d’urgence sanitaire</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donnée : une (r)évolution dans l'assurance ? Keynote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux (Webinaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LASCO IdeaLab de l’IMT; Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l’éthique publique, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l’Université de l’Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence "Les défis éthiques et sociétaux des identités numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321660v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02365550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser regards épistémologiques, méthodologiques et critiques sur le contemporain</w:t>
               </w:r>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,178 +7123,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire du travail une valeur comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement de l’entreprise, création de commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Collège Des Bernardins, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395374v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02294189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'entreprise : une approche par la philosophie et la comptabilité</w:t>
               </w:r>
@@ -7412,234 +7412,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mille plateaux aujourd'hui ou l'hypercapitalisme face au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deleuze et le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, politiques, évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SHS "Démocraties et institutions / Pouvoir(s) et acteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie, la quantification et la technique comme formes de constitution du sujet et du monde contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre Edgar Morin (UMR 8177)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ehess, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395599v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02395588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'univers infini au système réfléchi : l'écran comme nouvelle forme de construction de la réalité</w:t>
               </w:r>
@@ -9211,51 +9211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopcovid : une application démocratiquement fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9299,51 +9299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StopCovid : &amp;quot;Il est contre-productif de proposer une solution techniciste à un problème qui ne l’est pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,57 +9518,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">StopCovid : une application inefficace et menaçante pour la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stopcovid : une application problématique sur le plan éthique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,409 +9677,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données massives et informations personnelles : une révolution scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques d’un biopouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Charolles</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quintreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence sanitaire, situation d’exception : quelles garanties pour nos libertés fondamentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Delmas-Marty</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asma Mhalla</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Messeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...109 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05104610v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03108780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10054,51 +10054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="774C579A"/>
+    <w:nsid w:val="99574C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C8D4A39C"/>
+    <w:nsid w:val="0AC704B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,51 +10350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C862E5E2"/>
+    <w:nsid w:val="D611216F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10587,51 +10587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-charolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0130-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11096960X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamy-Rested" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/sciences-humaines/se-liberer-de-la-domination-des-chiffres-9782213717241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/collections/hors-collection/11468-champs-elysees-ouvrage.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/276121-la-cour-des-comptes-et-la-recherche-scientifique-1900-2015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.281.0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delaurens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mugnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarthou-Lajus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1907.0109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1901.0203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.207.0132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1709.0157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1612.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.178.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1411.0139" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1001.0084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.161.0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0911.0063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0908.0225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931697v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282793v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02493271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA100018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03550866v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mhalla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108780v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quintreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Messeguer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>