--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1510,563 +1510,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic silencing of clustered tRNA genes in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The F-box-like protein FBL17 is a regulator of DNA-damage response and co-localizes with RETINOBLASTOMA RELATED 1 at DNA lesion sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hummel</w:t>
+                <w:t xml:space="preserve">Naomie Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berr</w:t>
+                <w:t xml:space="preserve">Kinda Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfanie Graindorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cognat</w:t>
+                <w:t xml:space="preserve">Robin P. Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+                <w:t xml:space="preserve">Marie-Edith Chaboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (18), pp.10297-10312. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1295-1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988677v1</w:t>
+                <w:t xml:space="preserve">hal-02887053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Classification and Biosynthetic Potential of the Fossil Fuel-Biodesulfurizing Rhodococcus Strain IGTS8</w:t>
+                <w:t xml:space="preserve">Epigenetic silencing of clustered tRNA genes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Thompson</w:t>
+                <w:t xml:space="preserve">Guillaume Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfanie Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01417⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (18), pp.10297-10312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024721v1</w:t>
+                <w:t xml:space="preserve">hal-02988677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin Organization in Early Land Plants Reveals an Ancestral Association between H3K27me3, Transposons, and Constitutive Heterochromatin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomic Classification and Biosynthetic Potential of the Fossil Fuel-Biodesulfurizing Rhodococcus Strain IGTS8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Galik</w:t>
+                <w:t xml:space="preserve">Dean Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tasuku Ito</w:t>
+                <w:t xml:space="preserve">Michael Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027023v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F-box-like protein FBL17 is a regulator of DNA-damage response and co-localizes with RETINOBLASTOMA RELATED 1 at DNA lesion sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin Organization in Early Land Plants Reveals an Ancestral Association between H3K27me3, Transposons, and Constitutive Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean A. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomie Gentric</w:t>
+                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinda Masoud</w:t>
+                <w:t xml:space="preserve">Bence Galik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin P. Journot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cognat</w:t>
+                <w:t xml:space="preserve">Nan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Chaboute</w:t>
+                <w:t xml:space="preserve">Tasuku Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (3), pp.1295-1305. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.573-588.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887053v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodamage repair pathways contribute to the accurate maintenance of the DNA methylome landscape upon UV exposure</w:t>
               </w:r>
@@ -2310,429 +2310,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+                <w:t xml:space="preserve">A genome‐scale analysis of mRNA s targeting to plant mitochondria: upstream AUG s in 5' untranslated regions reduce mitochondrial association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Vincent</w:t>
+                <w:t xml:space="preserve">Audrey Vingadassalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (6), pp.1132-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546918v1</w:t>
+                <w:t xml:space="preserve">hal-04735505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycytidylation of mitochondrial mRNAs in Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (22), pp.12963-12973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkx903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome‐scale analysis of mRNA s targeting to plant mitochondria: upstream AUG s in 5' untranslated regions reduce mitochondrial association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerim Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vincent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (6), pp.1132-1142. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.1330-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735505v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is hygly dynamic</w:t>
               </w:r>
@@ -3999,1175 +3999,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E2 ubiquitin-conjugating enzymes, AtUBC1 and AtUBC2, play redundant roles and are involved in activation of FLC expression and repression of flowering in Arabidopsis Thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Gao</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430649v1</w:t>
+                <w:t xml:space="preserve">hal-00367327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
+                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ciaudo</w:t>
+                <w:t xml:space="preserve">E. Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Servant</w:t>
+                <w:t xml:space="preserve">T. Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarazin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.1521-1528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423061v1</w:t>
+                <w:t xml:space="preserve">hal-00400280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roa</w:t>
+                <w:t xml:space="preserve">N. Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">A. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Culligan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Holec</w:t>
+                <w:t xml:space="preserve">E. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151, pp.461-471</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430652v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
+                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438642v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M. Culligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151, pp.461-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.140053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (5), pp.1521-1528</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.461-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400280v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E2 ubiquitin-conjugating enzymes, AtUBC1 and AtUBC2, play redundant roles and are involved in activation of FLC expression and repression of flowering in Arabidopsis Thaliana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Ciaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ménard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (8), pp.e1000620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367327v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00438642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pieuchot</w:t>
+                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Ret</w:t>
+                <w:t xml:space="preserve">Thalia Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309545v1</w:t>
+                <w:t xml:space="preserve">hal-00309516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
+                <w:t xml:space="preserve">H. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalia Salinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">L. Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.3038-3044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309516v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions.</w:t>
               </w:r>
@@ -5993,64 +5993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant E2F factors in cell cycle, development and DNA damage response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenin Sanchez-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4178678"/>
+    <w:nsid w:val="5E51E1A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>