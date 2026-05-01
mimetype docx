--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -857,295 +857,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Streptomyces cocklensis&amp;lt;i&amp;gt; DSM 42063 and &amp;lt;i&amp;gt;Actinacidiphila bryophytorum&amp;lt;/i&amp;gt; DSM 42138 colonize &amp;lt;i&amp;gt;Arabidopsis thaliana &amp;lt;/i&amp;gt;and modulate its proteome&amp;lt;/i&amp;gt;&amp;lt;/i&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
+                <w:t xml:space="preserve">Jasmonate signaling controls negative and positive effectors of salt stress tolerance in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ndecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Eiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/phytofr-12-22-0149-r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (10), pp.3220-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730186v1</w:t>
+                <w:t xml:space="preserve">hal-04266591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonate signaling controls negative and positive effectors of salt stress tolerance in rice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Eiche</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Streptomyces cocklensis&amp;lt;i&amp;gt; DSM 42063 and &amp;lt;i&amp;gt;Actinacidiphila bryophytorum&amp;lt;/i&amp;gt; DSM 42138 colonize &amp;lt;i&amp;gt;Arabidopsis thaliana &amp;lt;/i&amp;gt;and modulate its proteome&amp;lt;/i&amp;gt;&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nitin Pawar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (10), pp.3220-3239. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.126-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/phytofr-12-22-0149-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266591v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2444,295 +2444,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycytidylation of mitochondrial mRNAs in Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerim Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (22), pp.12963-12973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx903⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.1330-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279060v1</w:t>
+                <w:t xml:space="preserve">hal-01546918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+                <w:t xml:space="preserve">Polycytidylation of mitochondrial mRNAs in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Vincent</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (3), pp.1330-1344. </w:t>
+              <w:t xml:space="preserve">, 2017, 45 (22), pp.12963-12973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546918v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is hygly dynamic</w:t>
               </w:r>
@@ -4124,791 +4124,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vinogradova</w:t>
+                <w:t xml:space="preserve">C. Ciaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salinas</w:t>
+                <w:t xml:space="preserve">N. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Remacle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (5), pp.1521-1528</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400280v1</w:t>
+                <w:t xml:space="preserve">hal-00423061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ciaudo</w:t>
+                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Servant</w:t>
+                <w:t xml:space="preserve">J. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Kieffer</w:t>
+                <w:t xml:space="preserve">A. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423061v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Steinmetz</w:t>
+                <w:t xml:space="preserve">Kevin M. Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 151, pp.461-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.140053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430649v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Keller</w:t>
+                <w:t xml:space="preserve">H. Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Holec</w:t>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 151, pp.461-471. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 151, pp.461-471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668637v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Culligan</w:t>
+                <w:t xml:space="preserve">Constance Ciaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Keller</w:t>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Holec</w:t>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (8), pp.e1000620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430652v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00438642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+                <w:t xml:space="preserve">E. Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.1521-1528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438642v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
               </w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
@@ -5041,51 +5041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,64 +5993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant E2F factors in cell cycle, development and DNA damage response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenin Sanchez-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E51E1A2"/>
+    <w:nsid w:val="312DD4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6426,51 +6426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>