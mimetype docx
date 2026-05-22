--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -287,238 +287,120 @@
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...116 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and biological characterization of Streptomyces strains isolated from barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -540,521 +422,521 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-025-04493-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive import of nucleus-encoded tRNAs into chloroplasts of the photosynthetic lycophyte, Selaginella kraussiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Duchêne</w:t>
+                <w:t xml:space="preserve">Genomic and metabolomic characterization of Acinetobacter calcoaceticus (DT1) and Citrobacter braakii (S10) reveal functional traits for plant stress alleviation and sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Sayahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2412221121⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-7900185/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774795v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptomyces cocklensis DSM 42063 and Actinacidiphila bryophytorum DSM 42138 colonize Arabidopsis thaliana and modulate its proteome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive import of nucleus-encoded tRNAs into chloroplasts of the photosynthetic lycophyte, Selaginella kraussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christina Berrissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valerie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-22-0149-R⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (46), pp.e2412221121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2412221121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195921v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonate signaling controls negative and positive effectors of salt stress tolerance in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nitin Pawar</w:t>
+                <w:t xml:space="preserve">Streptomyces cocklensis DSM 42063 and Actinacidiphila bryophytorum DSM 42138 colonize Arabidopsis thaliana and modulate its proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Malek Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad086⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-22-0149-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266591v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Streptomyces cocklensis&amp;lt;i&amp;gt; DSM 42063 and &amp;lt;i&amp;gt;Actinacidiphila bryophytorum&amp;lt;/i&amp;gt; DSM 42138 colonize &amp;lt;i&amp;gt;Arabidopsis thaliana &amp;lt;/i&amp;gt;and modulate its proteome&amp;lt;/i&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rompais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1076,4887 +958,5021 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhytoFrontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.126-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/phytofr-12-22-0149-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Jasmonate signaling controls negative and positive effectors of salt stress tolerance in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ndecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Eiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (10), pp.3220-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292923v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantRNA 2.0: an updated database dedicated to tRNAs of photosynthetic eukaryotes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15997⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818480v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical molecular features of RNA silencing against the phloem-restricted polerovirus TuYV</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PlantRNA 2.0: an updated database dedicated to tRNAs of photosynthetic eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab802⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379175v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F-box-like protein FBL17 is a regulator of DNA-damage response and co-localizes with RETINOBLASTOMA RELATED 1 at DNA lesion sites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Atypical molecular features of RNA silencing against the phloem-restricted polerovirus TuYV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Incarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Cognat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Edith Chaboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00188⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (19), pp.11274-11293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887053v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic silencing of clustered tRNA genes in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+                <w:t xml:space="preserve">The F-box-like protein FBL17 is a regulator of DNA-damage response and co-localizes with RETINOBLASTOMA RELATED 1 at DNA lesion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Masoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin P. Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Chaboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa766⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1295-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988677v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Classification and Biosynthetic Potential of the Fossil Fuel-Biodesulfurizing Rhodococcus Strain IGTS8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dean Thompson</w:t>
+                <w:t xml:space="preserve">Epigenetic silencing of clustered tRNA genes in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfanie Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01417⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (18), pp.10297-10312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024721v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin Organization in Early Land Plants Reveals an Ancestral Association between H3K27me3, Transposons, and Constitutive Heterochromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tasuku Ito</w:t>
+                <w:t xml:space="preserve">Phylogenomic Classification and Biosynthetic Potential of the Fossil Fuel-Biodesulfurizing Rhodococcus Strain IGTS8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Goodfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027023v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodamage repair pathways contribute to the accurate maintenance of the DNA methylome landscape upon UV exposure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromatin Organization in Early Land Plants Reveals an Ancestral Association between H3K27me3, Transposons, and Constitutive Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean A. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Tanizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Galik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasuku Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008476⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.573-588.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369650v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of DCL4 missense alleles provides insights into its ability to process distinct classes of dsRNA substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodamage repair pathways contribute to the accurate maintenance of the DNA methylome landscape upon UV exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Johann To Berens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13941⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (11), pp.e1008476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302847v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome‐scale analysis of mRNA s targeting to plant mitochondria: upstream AUG s in 5' untranslated regions reduce mitochondrial association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Characterization of DCL4 missense alleles provides insights into its ability to process distinct classes of dsRNA substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerim Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vincent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92 (6), pp.1132-1142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13749⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp.204-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735505v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A genome‐scale analysis of mRNA s targeting to plant mitochondria: upstream AUG s in 5' untranslated regions reduce mitochondrial association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vingadassalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Azeredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (6), pp.1132-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546918v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycytidylation of mitochondrial mRNAs in Chlamydomonas reinhardtii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">A specific dsRNA-binding protein complex selectively sequesters endogenous inverted-repeat siRNA precursors and inhibits their processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerim Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (22), pp.12963-12973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx903⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 45 (3), pp.1330-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279060v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is hygly dynamic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Molinier</w:t>
+                <w:t xml:space="preserve">Polycytidylation of mitochondrial mRNAs in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (6), pp.3460-3472</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 45 (22), pp.12963-12973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289590v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is highly dynamic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is hygly dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Megel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 45 (6), pp.3460-3472. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.3460-3472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254663v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA DAMAGE BINDING PROTEIN2 Shapes the DNA Methylation Landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+                <w:t xml:space="preserve">The nuclear and organellar tRNA-derived RNA fragment population in Arabidopsis thaliana is highly dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Megel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00474⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (6), pp.3460-3472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601904v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant RNA, a database for tRNAs of photosynthetic eukaryotes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gigant</w:t>
+                <w:t xml:space="preserve">DNA DAMAGE BINDING PROTEIN2 Shapes the DNA Methylation Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.2043-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254041v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantRNA, a database for tRNAs of photosynthetic eukaryotes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gigant</w:t>
+                <w:t xml:space="preserve">Plant RNA, a database for tRNAs of photosynthetic eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (Database issue), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 41, pp.273-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304110v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two microRNAs linked to nodule infection and nitrogen-fixing ability in the legume Lotus japonicus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PlantRNA, a database for tRNAs of photosynthetic eukaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Charpentier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.204883⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (Database issue), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769539v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant RNA, a database for tRNAs of photosynthetic eukaryotes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gigant</w:t>
+                <w:t xml:space="preserve">Two microRNAs linked to nodule infection and nitrogen-fixing ability in the legume Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Markmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis B. Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (4), pp.2137-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.204883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769533v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis CUL4-DDB1 complex interacts with MSl1 and is required to maintain MEDEA parental imprinting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pazhouhandeh</w:t>
+                <w:t xml:space="preserve">Plant RNA, a database for tRNAs of photosynthetic eukaryotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.731-743</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.273-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568569v1</w:t>
+                <w:t xml:space="preserve">hal-00769533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global picture of tRNA genes in plant genomes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis CUL4-DDB1 complex interacts with MSl1 and is required to maintain MEDEA parental imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumbliauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaciubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pazhouhandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.731-743</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302886v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional regulation of miR-27 in murine cytomegalovirus infection.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global picture of tRNA genes in plant genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.1819210⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (1), pp.80-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04490.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451207v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E2 ubiquitin-conjugating enzymes, AtUBC1 and AtUBC2, play redundant roles and are involved in activation of FLC expression and repression of flowering in Arabidopsis Thaliana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Cognat</w:t>
+                <w:t xml:space="preserve">Post-transcriptional regulation of miR-27 in murine cytomegalovirus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy H Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Chisholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwakar S Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Tuddenham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.307-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.1819210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367327v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The E2 ubiquitin-conjugating enzymes, AtUBC1 and AtUBC2, play redundant roles and are involved in activation of FLC expression and repression of flowering in Arabidopsis Thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423061v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Steinmetz</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430649v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Holec</w:t>
+                <w:t xml:space="preserve">SET DOMAIN GROUP25 Encodes a Histone Methyltransferase and Is Involved in FLOWERING LOCUS C Activation and Repression of Flowering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 151, pp.461-471. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 151, pp.1476-1485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668637v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Holec</w:t>
+                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 151, pp.461-471</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 151, pp.461-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.140053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430652v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
+                <w:t xml:space="preserve">Ribonucleotide reductase regulation in response to genotoxic stress in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151, pp.461-471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438642v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly dynamic and sex-specific expression of microRNAs during early ES cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Ciaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (8), pp.e1000620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400280v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00438642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-state levels of imported tRNAs in Chlamydomonas mitochondria are correlated with both cytosolic and mitochondrial codon usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vinogradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.1521-1528</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309516v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Le Ret</w:t>
+                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309545v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven J Karpowicz</w:t>
+                <w:t xml:space="preserve">Degradation of a polyadenylated rRNA maturation by-product involves one of the three RRP6-like proteins in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Holec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Ret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.3038-3044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198837v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse cytomegalovirus microRNAs dominate the cellular small RNA profile during lytic infection and show features of post-transcriptional regulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. John</w:t>
+                <w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeeha S Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon E Prochnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth H Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Karpowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 318 (5848), pp.245-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1143609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194889v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse cytomegalovirus microRNAs dominate the cellular small RNA profile during lytic infection and show features of posttranscriptional regulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias John</w:t>
+                <w:t xml:space="preserve">Mouse cytomegalovirus microRNAs dominate the cellular small RNA profile during lytic infection and show features of post-transcriptional regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dolken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (24), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 81, pp.13771-13782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256389v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of isolates of Beet necrotic yellow vein virus collected worldwide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique M. Beuve</w:t>
+                <w:t xml:space="preserve">Mouse cytomegalovirus microRNAs dominate the cellular small RNA profile during lytic infection and show features of posttranscriptional regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Dölken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Malek Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81167-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01313-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683233v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual targeting is the rule for organellar aminoacyl-tRNA synthetases in Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beate B. Hoffmann</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of isolates of Beet necrotic yellow vein virus collected worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lancelin</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0504682102⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (10), pp.2897-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81167-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682201v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual targeting is the rule for organellar aminoacyl-tRNA synthetases in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Giritch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate B. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (45), pp.16484-16489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0504682102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of Arabidopsis Cullin 3A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dieterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (3), pp.386-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02302.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5966,168 +5982,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant E2F factors in cell cycle, development and DNA damage response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenin Sanchez-Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Smetana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Cellular Physiology by E2F Transcription Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2008, 978-81-308-0230-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6195,51 +6211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="312DD4CC"/>
+    <w:nsid w:val="7B351301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6426,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-cognat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9337-2767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25039538X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghazala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sayahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-7900185/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Berrissou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2412221121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Malek Alioua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-22-0149-R" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ndecky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pawlak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15997" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Gentric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Masoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P. Journot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Chaboute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00188" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hummel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodfellow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A. Montgomery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Tanizawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Galik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Ito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Graindorge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Johann To Berens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mutterer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Molinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montavon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerim Kwon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zimmermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04735505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vingadassalon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Azeredo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx903" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cognat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Morelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Megel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lalande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1122" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769539v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Luis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Markmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis B. Holt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204883" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumbliauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaciubek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pazhouhandeh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Buck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Chisholm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwakar S Kumar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tuddenham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1819210" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciaudo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Servant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kieffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Culligan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Keller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Holec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140053" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Culligan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ciaudo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kieffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000620" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vinogradova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salinas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pieuchot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194889v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alioua" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. John" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D&#246;lken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias John" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01313-07" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678835v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieterle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02302.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823264v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Sanchez-Calderon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Smetana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>