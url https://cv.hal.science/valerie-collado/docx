--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -178,338 +178,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural food mastication capability in preschool children according to their oral condition: a preliminary study</w:t>
+                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eschevins</w:t>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (5), pp.755-765. </w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878854v2</w:t>
+                <w:t xml:space="preserve">hal-02955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
+                <w:t xml:space="preserve">Natural food mastication capability in preschool children according to their oral condition: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+                <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Faulks</w:t>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Collado</w:t>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.755-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955221v1</w:t>
+                <w:t xml:space="preserve">hal-02878854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masticatory behavior for different solid foods in preschool children according to their oral state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -898,51 +898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulier-Peigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFOP, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journéee annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'Odontologie Pediatrique, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1075,51 +1075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge interceptive et fonctionnelle chez une enfant porteuse de trisomie 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Odontologie Pédiatrique, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1170,77 +1170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -1282,90 +1282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of masticatory capability after full-mouth comprehensive dental treatment under general anesthesia for severe early childhood caries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Issy-les-Moulineaux, France</w:t>
@@ -1433,64 +1433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,64 +1528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rétrospective des indications de sédation par inhalation de MEOPA en Odontologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNEOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du Fluorure Diamine d’Argent chez une population pédiatrique à besoins spécifiques : une étude pilote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1832,77 +1832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of masticatory capability and behavior after global dental treatment for severe Early Childhood Caries: preliminary results of a one-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOP - online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,77 +1940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des réhabilitations bucco-dentaires sur la mastication d’enfants d’âge préscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collado Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2042,256 +2042,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
+                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468939v1</w:t>
+                <w:t xml:space="preserve">hal-04468931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
+                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468931v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E34340A5"/>
+    <w:nsid w:val="4467A81A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-collado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-4094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878854v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eschevins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulier-Peigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03886778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collado Val&#233;rie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-collado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-4094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878854v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12536" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eschevins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulier-Peigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03886778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collado Val&#233;rie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>