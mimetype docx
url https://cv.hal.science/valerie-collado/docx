--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -178,338 +178,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
+                <w:t xml:space="preserve">Natural food mastication capability in preschool children according to their oral condition: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+                <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Faulks</w:t>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Collado</w:t>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.755-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955221v1</w:t>
+                <w:t xml:space="preserve">hal-02878854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural food mastication capability in preschool children according to their oral condition: a preliminary study</w:t>
+                <w:t xml:space="preserve">Long-term Outcomes of Full Pulpotomy in Permanent Molars for Patients Treated in a Single, Short Session under Special Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eschevins</w:t>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+                <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (5), pp.755-765. </w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2020.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878854v2</w:t>
+                <w:t xml:space="preserve">hal-02955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masticatory behavior for different solid foods in preschool children according to their oral state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -853,273 +853,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des consultations pluridisciplinaires de soins spécifiques et Orthopédie Dento-Faciale</w:t>
+                <w:t xml:space="preserve">Impact fonctionnel des réhabilitations prothétiques chez deux enfants porteurs de Dysplasie Ectodermique Anhydrotique : comportement et capacité masticatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Dol</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mathilde Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Linas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFOP, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">51eme journéee annuelle de la SFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'Odontologie Pediatrique, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196430v1</w:t>
+                <w:t xml:space="preserve">hal-04196590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact fonctionnel des réhabilitations prothétiques chez deux enfants porteurs de Dysplasie Ectodermique Anhydrotique : comportement et capacité masticatoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des consultations pluridisciplinaires de soins spécifiques et Orthopédie Dento-Faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulier-Peigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Espada</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pauline Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51eme journéee annuelle de la SFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'Odontologie Pediatrique, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFOP, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196590v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge interceptive et fonctionnelle chez une enfant porteuse de trisomie 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Odontologie Pédiatrique, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1170,77 +1170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Munoz-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -1282,90 +1282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of masticatory capability after full-mouth comprehensive dental treatment under general anesthesia for severe early childhood caries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Issy-les-Moulineaux, France</w:t>
@@ -1433,64 +1433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eschevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,64 +1528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rétrospective des indications de sédation par inhalation de MEOPA en Odontologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNEOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1642,77 +1642,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d’information et de préparation pour les soins odontologiques à destination des familles consultant l’handiconsult ARAOUEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du Fluorure Diamine d’Argent chez une population pédiatrique à besoins spécifiques : une étude pilote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Thedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51eme journée annuelle de la SFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1832,77 +1832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of masticatory capability and behavior after global dental treatment for severe Early Childhood Caries: preliminary results of a one-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOP - online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,77 +1940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des réhabilitations bucco-dentaires sur la mastication d’enfants d’âge préscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Linas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collado Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2042,256 +2042,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
+                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468931v1</w:t>
+                <w:t xml:space="preserve">hal-04468939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation by the carers of children and adults with disability of the use of inhalation sedation for dental treatment.</w:t>
+                <w:t xml:space="preserve">Impact of a leaflet explaining nursing caries on the parents of new-born babies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gremeau-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468939v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2367,51 +2367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4467A81A"/>
+    <w:nsid w:val="3557FCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-collado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-4094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878854v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12536" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eschevins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulier-Peigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03886778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collado Val&#233;rie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-collado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-4094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878854v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Linas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eschevins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12536" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2020.08.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eschevins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mishellany-Dutour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Collado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XWG5H6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05242592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Thedrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Cousson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Espada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulier-Peigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04894921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03886778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collado Val&#233;rie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04196612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02304587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>