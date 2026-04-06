--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -491,498 +491,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-22 Promotes Neural Stem Cell Self-Renewal in the Adult Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrié</w:t>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Déliot</w:t>
+                <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cousin</w:t>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/stmcls/sxad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258937v1</w:t>
+                <w:t xml:space="preserve">hal-04003042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-22 Promotes Neural Stem Cell Self-Renewal in the Adult Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Arnault</w:t>
+                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cousin</w:t>
+                <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/stmcls/sxad003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003042v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
+                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Avril</w:t>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1200360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860005v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Benzidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1033,90 +1033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Benzidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1180,77 +1180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium Channels in Adult Brain Neural Stem Cells and in Glioblastoma Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the calcium toolkit in cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,77 +1548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1682,77 +1682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,295 +1931,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin-dependent neurotoxicity via induction of apoptosis in adult rat neurogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gély-Pernot</w:t>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Abaamrane</w:t>
+                <w:t xml:space="preserve">Laurie Efthimiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arnault</w:t>
+                <w:t xml:space="preserve">Christophe Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206300v1</w:t>
+                <w:t xml:space="preserve">hal-01238009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin-dependent neurotoxicity via induction of apoptosis in adult rat neurogenic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Efthimiadi</w:t>
+                <w:t xml:space="preserve">Aurore Gély-Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Porcher</w:t>
+                <w:t xml:space="preserve">Loubna Abaamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Courtes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.350. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.515-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238009v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely-Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,290 +2743,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Benzakour</w:t>
+                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gely</w:t>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (10), pp.826-833. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.3036-3042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413569v1</w:t>
+                <w:t xml:space="preserve">hal-00405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (10), pp.826-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00405801v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of neural stem cells in the dorsal vagal complex of adult rat by in vivo proliferation labeling and in vitro neurosphere assay</w:t>
               </w:r>
@@ -3152,315 +3152,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurogenesis and neural stem cells in the dorsal vagal complex of adult rat brain: new vistas about autonomic regulations. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126-127, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078120v1</w:t>
+                <w:t xml:space="preserve">hal-02659291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenesis and neural stem cells in the dorsal vagal complex of adult rat brain: new vistas about autonomic regulations. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Charrier</w:t>
+                <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126-127, pp.50-58. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (8), pp.1970-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2006.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659291v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3541,523 +3541,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424067v1</w:t>
+                <w:t xml:space="preserve">hal-00424085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
+              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424085v1</w:t>
+                <w:t xml:space="preserve">hal-00424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
+              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424102v1</w:t>
+                <w:t xml:space="preserve">hal-00406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
+              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406150v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4133,51 +4133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DF35E0"/>
+    <w:nsid w:val="62D1AEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4364,51 +4364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-coronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8571-8796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087561905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188528571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356676117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bordeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2015.1776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Efthimiadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00350" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mennecier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFFWPWLL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.10.046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDLNL04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Bauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krantic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2006.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBJNQDL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-coronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8571-8796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087561905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188528571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356676117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bordeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2015.1776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Efthimiadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mennecier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFFWPWLL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.10.046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDLNL04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Bauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krantic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2006.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBJNQDL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>