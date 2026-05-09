--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -189,3218 +189,3206 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 33 rd Ion Channels Meeting, September 2024, Sète, France</w:t>
+                <w:t xml:space="preserve">EDNRB‐dependent endothelin signaling reduces proliferation and promotes proneural‐to‐mesenchymal transition in gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Donovan Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demion</w:t>
+                <w:t xml:space="preserve">Leonor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Elbini</w:t>
+                <w:t xml:space="preserve">Hugo Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Faucherre</w:t>
+                <w:t xml:space="preserve">Antonija Hanžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Girault</w:t>
+                <w:t xml:space="preserve">Maialen Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.105-111. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/bioe.2024.0050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.70223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910050v1</w:t>
+                <w:t xml:space="preserve">hal-05615701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 32nd Ion Channels Meeting, 17th–20th September 2023, Sète, France</w:t>
+                <w:t xml:space="preserve">The 33 rd Ion Channels Meeting, September 2024, Sète, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brette</w:t>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Elbini-Dhouib</w:t>
+                <w:t xml:space="preserve">Ines Elbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.136-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/bioe.2024.0010⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bioe.2024.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524426v1</w:t>
+                <w:t xml:space="preserve">hal-04910050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-22 Promotes Neural Stem Cell Self-Renewal in the Adult Brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The 32nd Ion Channels Meeting, 17th–20th September 2023, Sète, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Cantelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Elbini-Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/stmcls/sxad003⟩</w:t>
+              <w:t xml:space="preserve">Bioelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bioe.2024.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003042v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
+                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Avril</w:t>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1200360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860005v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
+                <w:t xml:space="preserve">IL-22 Promotes Neural Stem Cell Self-Renewal in the Adult Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrié</w:t>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Déliot</w:t>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cousin</w:t>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1200360. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.252-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/stmcls/sxad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258937v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Benzidane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cousin</w:t>
+                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13143428⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485044v1</w:t>
+                <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Benzidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (14), pp.3428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13143428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03287913v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Channels in Adult Brain Neural Stem Cells and in Glioblastoma Stem Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.600018⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13143428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046224v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03287913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vitamin K-dependent factor, protein S, regulates brain neural stem cell migration and phagocytic activities towards glioma cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calcium Channels in Adult Brain Neural Stem Cells and in Glioblastoma Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.04.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.600018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.600018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02265838v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the calcium toolkit in cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.141-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Domenichini</w:t>
+                <w:t xml:space="preserve">The vitamin K-dependent factor, protein S, regulates brain neural stem cell migration and phagocytic activities towards glioma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Magaud</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 855, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705161v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02265838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (5), pp.761-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485070v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Stem Cell Properties of an Astrocyte Subpopulation Sorted by Sedimentation Field-Flow Fractionation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Battu</w:t>
+                <w:t xml:space="preserve">Florence Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bordeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Richard</w:t>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rejuvenation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/rej.2015.1776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271771v1</w:t>
+                <w:t xml:space="preserve">hal-05485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin-dependent neurotoxicity via induction of apoptosis in adult rat neurogenic cells</w:t>
+                <w:t xml:space="preserve">Neural Stem Cell Properties of an Astrocyte Subpopulation Sorted by Sedimentation Field-Flow Fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Segura</w:t>
+                <w:t xml:space="preserve">Nicolas Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Efthimiadi</w:t>
+                <w:t xml:space="preserve">Vincent Sarrazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Porcher</w:t>
+                <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Courtes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">Nelly Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00350⟩</w:t>
+              <w:t xml:space="preserve">Rejuvenation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/rej.2015.1776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238009v1</w:t>
+                <w:t xml:space="preserve">hal-03271771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leptin-dependent neurotoxicity via induction of apoptosis in adult rat neurogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Abaamrane</w:t>
+                <w:t xml:space="preserve">Stéphanie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arnault</w:t>
+                <w:t xml:space="preserve">Laurie Efthimiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2015.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206300v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">Aurore Gély-Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Abaamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.515-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715761v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPY promotes chemokinesis and neurogenesis in the rat subventricular zone.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+                <w:t xml:space="preserve">Aurore Gely-Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guégan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François M. Vallette</w:t>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07154.x⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.719-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582387v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">NPY promotes chemokinesis and neurogenesis in the rat subventricular zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Petit</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (6), pp.1018-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405384v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant expression and localization of connexin43 and connexin30 in a rat glioma cell line</w:t>
+                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mennecier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mc.20393⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02430999v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aberrant expression and localization of connexin43 and connexin30 in a rat glioma cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Grégory Mennecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Derangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5), pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405801v1</w:t>
+                <w:t xml:space="preserve">hal-02430999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (10), pp.826-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of neural stem cells in the dorsal vagal complex of adult rat by in vivo proliferation labeling and in vitro neurosphere assay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Fombonne</w:t>
+                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roger</w:t>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Jean</w:t>
+                <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 138, pp.5-16. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.3036-3042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655922v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenesis and neural stem cells in the dorsal vagal complex of adult rat brain: new vistas about autonomic regulations. A review</w:t>
+                <w:t xml:space="preserve">Characterization of neural stem cells in the dorsal vagal complex of adult rat by in vivo proliferation labeling and in vitro neurosphere assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+                <w:t xml:space="preserve">C. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvian Bauer</w:t>
+                <w:t xml:space="preserve">J. Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
+                <w:t xml:space="preserve">M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krantic</w:t>
+                <w:t xml:space="preserve">André Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126-127, pp.50-58. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2006.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659291v1</w:t>
+                <w:t xml:space="preserve">hal-02655922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (8), pp.1970-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,655 +3405,801 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurogenesis and neural stem cells in the dorsal vagal complex of adult rat brain: new vistas about autonomic regulations. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126-127, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2006.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocrine vitamine K dependent proteins regulate neural stem cells proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mediterranean Conference of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
+              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424085v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424067v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4133,51 +4267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62D1AEDC"/>
+    <w:nsid w:val="FB5588EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4364,51 +4498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-coronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8571-8796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087561905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188528571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356676117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bordeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2015.1776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Efthimiadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mennecier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFFWPWLL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655922v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.10.046" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDLNL04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Bauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krantic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2006.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBJNQDL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-coronas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8571-8796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087561905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188528571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356676117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Pineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arnold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonija Han&#382;ek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Arrieta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.70223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2024.0010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bordeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2015.1776" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Segura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Efthimiadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2015.00350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mennecier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFFWPWLL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.10.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCDLNL04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Bauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krantic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2006.03.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBJNQDL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>