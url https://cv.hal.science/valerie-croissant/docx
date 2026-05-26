--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -1306,200 +1306,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la coopétition des territoires au consensus médiatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le multimédia ou le langage des sociabilités numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, dossier 2011, pp.4-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684438v1</w:t>
+                <w:t xml:space="preserve">hal-00681152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le multimédia ou le langage des sociabilités numériques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la coopétition des territoires au consensus médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.97-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.3238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681152v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'antenne radiophonique au site web : la relation media-publics en question</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Croissant Val&#233;rie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3238" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04556071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chibois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Croissant Val&#233;rie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150010013062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquillion Philippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>