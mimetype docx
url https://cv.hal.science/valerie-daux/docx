--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49AAA310"/>
+    <w:nsid w:val="CCA51A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>