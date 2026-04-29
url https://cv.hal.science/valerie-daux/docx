--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCA51A99"/>
+    <w:nsid w:val="26D0CD64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>