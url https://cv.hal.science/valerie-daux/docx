--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie DAUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8643-260X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155971816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Yz20H94AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quercus robur and Q. petraea responses to hydroclimatic changes and extremes in the Loire River valley, central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.126511. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2026.126511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological response of Austrocedrus chilensis (Cupressaceae) to climatic drought: a stable isotope and growth perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia María Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (6), pp.114. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-025-02693-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;forest&amp;quot; of Notre-Dame de Paris: A possible path into medieval climate and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.42-45. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300-year tree-ring δ18O-based precipitation reconstruction for the South American Altiplano highlights decadal hydroclimate teleconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukund Palat Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troy Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01385-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Genus Oxygen Isotope Dendrochronology of the Newport Medieval Ship Keel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2024.2326985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy tree ring reconstruction of glacier mass balance: insights from &amp;lt;i&amp;gt;Pinus cembra&amp;lt;/i&amp;gt; trees growing near Silvretta Glacier (Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1251 - 1267. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1251-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroarchaeology of Birnirk and Thule Architectural Timbers (10–13th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wood Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/27723194-bja10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR-Based Method for Intramolecular 13 C Distribution at Natural Abundance Adapted to Small Amounts of Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (28), pp.10540-10549. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 14C wiggle-matching to dendroarchaeology of coastal Birnirk and Thule sites in northern Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, société et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Dendrochronology of the Newport Medieval Ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Nayling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Loader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderick J Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Mccarroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10572414.2023.2266473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Delibrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent human-induced atmospheric drying across Europe unprecedented in the last 400 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Treydte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laibao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flurin Babst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCU-CLIM: A global documentary climate dataset for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela-Maria Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Aono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.402. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02303-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-ring isotopes from Araucaria araucana as useful proxies for climate reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.125979. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate and ENSO Variability Recorded by Oxygen Isotopes from Tree Rings in the South American Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez‐caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu‐hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Varuolo‐clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.e2021GL095883. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of the long-term variability of southwestern South America precipitation in the IPSL-CM6A-LR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Villamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05811-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03230914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different climate sensitivity for radial growth, but uniform for tree-ring stable isotopes along an aridity gradient in Polylepis tarapacana, the world’s highest elevation tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Rodriguez-Caton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Andreu-Hayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano S. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan A. Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (8), pp.1353-1371. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on isotopic divergences – causes for instability of tree-ring isotopes and climate correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.1223-1243. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1223-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic equilibrium between precipitation and water vapor in Northern Patagonia and its consequences on δ 18 O cellulose estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Penchenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐temporal patterns of tree growth as related to carbon isotope fractionation in European forests under changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Shestakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Voltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Berninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1295-1309. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical changes in the stomatal limitation of photosynthesis: empirical support for an optimality principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Csank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225 (6), pp.2484-2497. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past Summer Temperatures Inferred From Dendrochronological Records of Fitzroya cupressoides on the Eastern Slope of the Northern Patagonian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marina Srur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.32 - 45. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG003989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of relative humidity to centennial-scale warming over the southeastern Tibetan Plateau inferred from tree-ring width chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuchen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9-10), pp.3735-3746. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00382-018-4107-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling tree ring cellulose $\delta$$^{18}$O variations in two temperature-sensitive tree species from North and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (11), pp.1515 - 1526. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-1515-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of isotope-based climate reconstructions in Patagonia through a better understanding of climate influences on isotopic fractionation in tree rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.372-380. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate response to the Samalas volcanic eruption in 1257 revealed by proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three individuals, three stories, three burials from medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Atle Ersland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walther Parson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180277. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxygen isotope evidence for mobility in medieval and post-medieval Trondheim, Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stian Suppersberger Hamre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.416-425. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the oxygen isotopic compositions of Fitzroya cupressoides and Nothofagus pumilio cellulose promising proxies for climate reconstructions in northern Patagonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (3), pp.767--776. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JG003260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy approach to drought reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.239-247. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barichivich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency and transpiration across European forests during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Esper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nclimate2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented recent warming rate and temperature variability over the east Tibetan Plateau inferred from Alpine treeline dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (5-6), pp.1367 - 1380. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-014-2386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precipitation intermittency on NAO-temperature signals in proxy records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.871-886. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-9-871-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past climate changes revealed by fossil chironomid chitin δ18O calibration with ostracod calcite δ18O in Annecy Lake Sediments (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Central European Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Burgundy and elsewhere, from the fourteenth to the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (1), pp.10-24. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/030801808X260013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du climat à partir de la composition isotopique de l'oxygène et du carbone des cernes d'arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (80), pp.14. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of southeast Tibetan Plateau summer climate using tree ring &delta; 18 O: moisture variability over the past two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-205-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy and climatic implications of tree-ring stable isotopes on the southeast Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301 (1-2), pp.307-316. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western European climate, and Pinot noir grape harvest dates in Burgundy, France, since the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves M. Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr00991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction climatique à partir des dates de vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 36 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.036.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unstable tree-growth response to climate in two 500 year chronologies, North Eastern Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dendrochronologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.225-237. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dendro.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer maximum temperature in northern France over the past century: instrumental data versus multiple proxies (tree-ring isotopes, grape harvest dates and forest fires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3-4), pp.429-456. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-008-9516-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-proxy reconstruction of Fontainebleau (France) growing season temperature from A.D. 1596 to 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/CP-4-91-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapropel-like Pliocene sediments of Sicily deposited under oxygenated bottom water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de Bourgogne et d'ailleurs (XIVe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Luterbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.421-436. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hes.2006.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and faunal record of high paleotemperatures in the Kimmeridgian of subpolar urals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Dzyuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Zverev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape ripening as a past climate indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical phenology: grape ripening as a past climate indicator. Summer temperature variations are reconstructed from harvest dates since 1370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7015), pp.289-290. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial trench supply variation, spreading-ridge subduction, and feedback controls on the Andean margin development at the Chile triple junction area (45-48°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B4), pp.8355-8386. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of rare earth elements during seawater/basalt interactions in the Mururoa Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 158 (1-2), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la paléotempérature des eaux de la plate-forme russe au cours du Jurassique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326 (4), pp.239-246. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(97)86813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic aspects of basaltic glass dissolution at 90°C: role of aqueous silicon and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Advocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1-2), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00079-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution rate of a basalt glass in silica-rich solutions: Implications for long-term alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Claparols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4875-4886. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evolution of basaltic rocks subjected to weathering: Fate of the major elements, rare earth elements, and thorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 58 (22), pp.4941-4954. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-7037(94)90223-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bois d’architecture des sites birnirk et thulé (XIII-XVIIe s. de n. è.) : Développement du réseau de chronologies de largeurs de cernes dans l’ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04778813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois chronologies inédites pour le centre de la France au cours du dernier siècle à partir des largeurs de cernes, du δ18O et du δ13C de Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O of oak cellulose as useful proxy for reconstructing past summer drought in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05086104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-courses for masters: online fundamental semester for master on climate – related sciencedisciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Ocean Education and Training 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04076557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of stable isotope dendrochronology to dendroarchaeological studies of architectural timbers from the Rising Whale site, northwest Alaska (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 WWD Online Symposium and The Fifth IUFRO Forest Products Culture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wood Culture Society, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du Wiggle-Matching aux études dendroarchéologiques de sites néo-Inuit côtiers dans le nord-ouest de l’Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Bois : échanges interdisciplinaires sur le bois et les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmi Hilasvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dulhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque, international Réchauffement climatique, quels impacts sur les vignobles ?, Chaire Unesco, Dijon, 28,29 et 30 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Température et dates de vendanges en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oak tree-ring width and stable isotopes to reconstruct hydroclimate variability in central France over the last millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques du GDR 3544 Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Riausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau thésaurus de paléoclimatologie : création et perspectives d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Banzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&delta;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in natural archives : possible influence of precipitation seasonality both at glacial-interglacial and decadal time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Goosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03894894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation-Atmosphere Interface: Tree Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and hydrogen isotopic composition of tap waters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 507 (1), pp.47-61, 2021, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp507-2020-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Vegetation Interface: An Example of the Use of Historical Data on Grape Harvests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-208, 2021, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface végétation-atmosphère: les cernes d'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.269-280, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface air-végétation: un exemple d'utilisation de données historiques sur les vendanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.281-286, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26D0CD64"/>
+    <w:nsid w:val="F85A0C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-daux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8643-260X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155971816" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Yz20H94AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2026.126511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mar&#237;a Vega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Srur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-025-02693-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez-Caton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukund Palat Rao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Nixon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01385-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Nayling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Loader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick J Bale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Davies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Mccarroll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2024.2326985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Slamova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1251-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04163906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2266473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibao Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Padr&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01335-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Maria Burgdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adamson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Aono" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02303-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Penchenat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mundo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125979" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Rodriguez&#8208;caton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu&#8208;hayles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Varuolo&#8208;clarke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095883" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03230914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Villamayor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05811-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Andreu-Hayles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1223-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cattani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Viale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005418" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shestakova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Esper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12933" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Voelker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Csank" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16314" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marina Srur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG003989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Shi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongshan Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuchen Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-018-4107-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-1515-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Suppersberger Hamre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Atle Ersland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walther Parson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wilkinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180277" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG003260" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7632" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saurer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esper" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huntingford" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2614" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806103v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2386-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casado" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-871-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/030801808X260013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469941v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48791" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468925v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Hou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-205-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZRB9BN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469056v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M. Tourre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rousseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00991" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.036.0026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469292v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2009.12.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTHWNBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9516-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GVH5PH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-4-91-2008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meli&#232;res" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Turpin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.79" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hes.2006.2612" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Zakharov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Dzyuba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Zverev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432289a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1166CD7830EF91E8839FA4EDADD66CF7BC72E6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Guivel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900400" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00019-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26KSS9HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497226v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)86813-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6ZFD9PV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526301v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Advocat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Crovisier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00079-X" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DED2ED7F6180C9B3A9E9E44F1C82D073CAF4DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526297v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90218-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SXCR67T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crovisier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Petit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(94)90223-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4GPBD6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635720v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785933v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gnier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04076557v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fournel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gastineau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chevet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858502v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990099v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624408v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minster" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jossoud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp507-2020-207" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027370v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_17" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897907v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>