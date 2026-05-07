--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -535,51 +535,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
@@ -1914,235 +1914,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 12 μm ISO-ESO-Sculptor and 24 μm Spitzer faint counts reveal a population of ULIRGs as dusty massive ellipticals. Evolution by types and cosmic star formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial clustering in the ESO-Sculptor survey: two-point correlation functions by galaxy type at redshifts 0.1-0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Fioc</w:t>
+                <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 475, pp.801-812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065217⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 472, pp.29-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646529v1</w:t>
+                <w:t xml:space="preserve">hal-00388113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial clustering in the ESO-Sculptor survey: two-point correlation functions by galaxy type at redshifts 0.1-0.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 12 μm ISO-ESO-Sculptor and 24 μm Spitzer faint counts reveal a population of ULIRGs as dusty massive ellipticals. Evolution by types and cosmic star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Slezak</w:t>
+                <w:t xml:space="preserve">M. Fioc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 472, pp.29-49. </w:t>
+              <w:t xml:space="preserve">, 2007, 475, pp.801-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388113v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Large Zenith Telescope: A 6 m Liquid-Mirror Telescope</w:t>
               </w:r>
@@ -2262,64 +2262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 12 μm ISOCAM survey of the ESO-Sculptor field. Data reduction and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,74 +2379,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial clustering in the ESO-Sculptor survey: two-point correlation functions by galaxy type at redshifts 0.1-0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 472, pp.29-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20077150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165429v1</w:t>
@@ -2559,222 +2559,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESO-Sculptor Survey: Luminosity functions of galaxies per spectral type at redshifts $0.1{-}0.5$</w:t>
+                <w:t xml:space="preserve">Critical analysis of the luminosity functions per galaxy type measured from redshift surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Arnouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 404 (3), pp.831-860. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030451⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 408, pp.845-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358174v1</w:t>
+                <w:t xml:space="preserve">hal-04111201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical analysis of the luminosity functions per galaxy type measured from redshift surveys</w:t>
+                <w:t xml:space="preserve">The ESO-Sculptor Survey: Luminosity functions of galaxies per spectral type at redshifts $0.1{-}0.5$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 408, pp.845-872. </w:t>
+              <w:t xml:space="preserve">, 2003, 404 (3), pp.831-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111201v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and redshift estimation by principal component analysis</w:t>
               </w:r>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESO-Sculptor survey with ISO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rocca-Volmerange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Lapparent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Damjanov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dom&#237;nguez S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Lapparent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801177v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Cuillandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Marleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450808" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346774" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charnock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Aramyan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hakobyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Petrosian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Nazaryan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zh. Adibekyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1598" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016424" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnouts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fioc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065217" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065218" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Lapparent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bardelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030451" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi A. Cabanac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1997187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314004220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Lapparent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elais Consortium" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Lapparent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Damjanov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dom&#237;nguez S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de Lapparent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801177v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Cuillandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Marleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450808" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346774" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charnock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Borgne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Lapparent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraljic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laigle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730587" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Aramyan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Hakobyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Petrosian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Nazaryan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zh. Adibekyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1598" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Welker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devriendt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016424" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnouts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca-Volmerange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fioc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hickson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfrommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cabanac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlin Crotts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johnson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517621" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065218" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Lapparent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Arnouts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bardelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030898" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030451" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Cabanac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi A. Cabanac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:1997187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314004220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Lapparent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Surace" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elais Consortium" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>