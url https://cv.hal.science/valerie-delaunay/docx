--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Delaunay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie DelaunayDirectrice de Recherche à l'IRDCo-directrice du LPED, UMR151, Aix Marseille univ, IRD, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2073-7176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033828261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology based on territorial metabolism analysis to assess the multi-criteria sustainability of African village terroirs with contrasted crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Séraphin Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103781. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en marge du mariage : le célibat tardif des femmes à Lomé (Togo) = Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampo C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéniban Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale protège-t-elle vraiment contre la solitude ? Déterminants genrés dans une population rurale du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 35 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.234.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childbearing Trajectories in a West African Setting: A Sequence Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10714477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’isolement social dans une société de solidarité. Le cas des Sereer Siin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 77 (4), pp.673-696. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Matters Most? Migrant Networks, Tie Strength, and First Rural–Urban Migration to Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.1683 - 1711. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10191592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, community, and social network influences on beliefs concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610-NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in reported ages and dates in surveys of adult mortality: A record linkage study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy-Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (2), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00324728.2020.1854332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Community, and Social Network Influences on Beliefs Concerning the Acceptability of Intimate Partner Violence in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610 - NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences de fécondité et perception de la planification familiale des migrants temporaires à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent Fertility Is Lower than Expected in Rural Areas: Results from 10 African HDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Beguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Family Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sifp.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.38 - 57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822x19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Niakhar Social Networks and Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving age measurement in low- and middle-income countries through computer vision: A test in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.219-260. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/demres.2019.40.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1525822X1987989. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822X19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°154, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.154.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning, influence, and ethnomedicine: Individual, neighborhood and social network influences on attachment to an ethnomedical cultural model in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chulwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDSS Profile: Mlomp Health and Demographic Surveillance System (Mlomp HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1025-1033. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating mortality from external causes using data from retrospective surveys: A validation study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.879-896. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social groups impact schooling decisions? Evidence from castes in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des estimations indirectes de mortalité dans trois observations de population au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.2227-2241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting results back in Health and demographic surveillance systems (HDSS): an ethical requirement and a strategy for improving health behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2 no spécial), pp.2355-2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration temporaire des jeunes au Sénégal. Un facteur de résilience des sociétés rurales sahéliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Être jeune en Afrique rurale, 259, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.259.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet à long terme de la vie reproductive sur la mortalité des femmes en milieu rural sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires à Cotonou (Bénin)?: rôle croissant de l’encadrement familial à la recherche d’une éducation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Senan Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Gnele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61(4), pp.445-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving survey data on pregnancy-related deaths in low and middle-income countries: a validation study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (11), pp.1415-1423. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of adult mortality data collected in demographic surveys : validation study of a new Siblings' survival questionnaire in Niakhar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.e1001652. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause-specific childhood mortality in Africa and Asia: evidence from INDEPTH health and demographic surveillance system sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kim Streatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bhuiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed M.A. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01404464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health & Demographic Surveillance System Profile: Bandafassi Health and Demographic Surveillance System (Bandafassi HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy M Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on child abandonment and care in Africa : a demographic contribution to the achievement of child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abandon et prise en charge des enfants en Afrique : une problématique centrale pour la protection de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (146), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and the Spread of Human Immunodeficiency Virus into Rural Areas of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schim van der Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (5), pp.744-752. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyg111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and Protective Behaviours towards AIDS in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Gueye-Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (13), pp.2027-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.689-697. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude préliminaire sur les facteurs de variation de l'infection par le VIH et les maladies sexuellement en zone rurale d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gabadinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (4), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-Five Mortality during the Covid-19 Outbreak: Evidence from Four Demographic Surveillance Systems in Low-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Romero Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Nurul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference - EPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamba Samb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique démographique et dynamique du parc agroforestier à Faidherbia albida (Del.) A. Chev. en pays Serer (Sob, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Sep 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excess Mortality of Twins Compared to Singletons From Birth to Age 5 in Sub-Saharan Africa: Analysis of Health and Demographic Surveillance Systems (HDSS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, St. Louis, Missouri (Virtual), United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-scolarisation des enfants en Afrique: une analyse des effets de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université du Québec, pp.69-91, 2024, 9782760560550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Bassiahi Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-269, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique Subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-402, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar : zone sentinelle depuis 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.72-73, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'évolution de la fécondité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.181-196, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reproduction des familles en contexte de changement socioéconomique et culturel : l'apport longitudinal et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de transition de la mortalité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.151-170, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation externe des données de recensement au Sénégal par l'utilisation des données d'observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.401-423, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Emmanuèle Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2018, Les sociétés africaines en mutation, 978-2-7605-5015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions éthiques relatives aux observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.443-458, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi longitudinal à l'observatoire multidisciplinaire : la méthode au coeur du dispositif (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01953593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des observatoires et le réseau international Indepth : annexe 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.143-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01961279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la migration saisonnière à la migration temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Sauvain-Dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.240-245, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes probables de décès (1985-2009) : annexe 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.171-179, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unions et devenirs des unions à Cotonou et Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Toudéka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pennec S. (ed.), Girard C. (ed.), Sanderson J.P. (ed.) Trajectoires et âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9521220-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire l’élevage pour accroître la durabilité des terroirs villageois d’Afrique de l’Ouest. Le cas du bassin arachidier au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.403-428, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations saisonnières et changement climatique en milieu rural sénégalais : forme ou échec de l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.287-314, 2015, 978-2-7099-2146-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des résultats dans les systèmes de surveillance démographique : une étude dans 3 sites africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bologo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younoussi Zourkaleini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ? Chaire Quetelet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école au Sénégal : des données qui gagneraient à être standardisées - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'(an)alphabétisme au Sénégal : des données à harmoniser - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux réalisés en lien avec l'observatoire de Niakhar, 1962-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : Des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école et analphabétisme à Madagascar: analyse des métadonnées et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel enquêteur outil de collecte OpenHDS - Observatoire de Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Mama Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, IRD, Marseille, France, Dakar, Sénégal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05502672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique et sanitaire dans l’observatoire de Mlomp (Sénégal) : 1985-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amenuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Niokhor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Population-Environnement-Développement (LPED) - Aix-Marseille Université - IRD. 2022, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de richesse agricole et économique des ménages de 1998 à 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine Yessoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut de Recherche pour le Développement. 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'étude et caractéristiques de la population - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 27-33 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 43-53 multigr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Dakar. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 81-86 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueye A. S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buatti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beck B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 67-71 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport spécifique des Observatoires de Population à la connaissance de l'évolution des sociétés au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Descartes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Delaunay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie DelaunayDirectrice de Recherche à l'IRDCo-directrice du LPED, UMR151, Aix Marseille univ, IRD, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2073-7176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033828261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology based on territorial metabolism analysis to assess the multi-criteria sustainability of African village terroirs with contrasted crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Séraphin Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103781. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en marge du mariage : le célibat tardif des femmes à Lomé (Togo) = Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampo C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéniban Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childbearing Trajectories in a West African Setting: A Sequence Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10714477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale protège-t-elle vraiment contre la solitude ? Déterminants genrés dans une population rurale du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 35 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.234.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’isolement social dans une société de solidarité. Le cas des Sereer Siin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 77 (4), pp.673-696. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Matters Most? Migrant Networks, Tie Strength, and First Rural–Urban Migration to Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.1683 - 1711. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10191592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, community, and social network influences on beliefs concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610-NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in reported ages and dates in surveys of adult mortality: A record linkage study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy-Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (2), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00324728.2020.1854332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Community, and Social Network Influences on Beliefs Concerning the Acceptability of Intimate Partner Violence in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610 - NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences de fécondité et perception de la planification familiale des migrants temporaires à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent Fertility Is Lower than Expected in Rural Areas: Results from 10 African HDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Beguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Family Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sifp.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°154, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.154.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning, influence, and ethnomedicine: Individual, neighborhood and social network influences on attachment to an ethnomedical cultural model in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chulwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Niakhar Social Networks and Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.38 - 57. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822x19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving age measurement in low- and middle-income countries through computer vision: A test in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.219-260. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/demres.2019.40.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1525822X1987989. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822X19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social groups impact schooling decisions? Evidence from castes in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating mortality from external causes using data from retrospective surveys: A validation study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.879-896. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDSS Profile: Mlomp Health and Demographic Surveillance System (Mlomp HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1025-1033. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des estimations indirectes de mortalité dans trois observations de population au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.2227-2241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting results back in Health and demographic surveillance systems (HDSS): an ethical requirement and a strategy for improving health behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2 no spécial), pp.2355-2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration temporaire des jeunes au Sénégal. Un facteur de résilience des sociétés rurales sahéliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Être jeune en Afrique rurale, 259, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.259.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet à long terme de la vie reproductive sur la mortalité des femmes en milieu rural sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving survey data on pregnancy-related deaths in low and middle-income countries: a validation study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (11), pp.1415-1423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires à Cotonou (Bénin)?: rôle croissant de l’encadrement familial à la recherche d’une éducation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Senan Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Gnele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61(4), pp.445-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health & Demographic Surveillance System Profile: Bandafassi Health and Demographic Surveillance System (Bandafassi HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy M Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause-specific childhood mortality in Africa and Asia: evidence from INDEPTH health and demographic surveillance system sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kim Streatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bhuiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed M.A. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01404464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of adult mortality data collected in demographic surveys : validation study of a new Siblings' survival questionnaire in Niakhar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.e1001652. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on child abandonment and care in Africa : a demographic contribution to the achievement of child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abandon et prise en charge des enfants en Afrique : une problématique centrale pour la protection de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (146), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and the Spread of Human Immunodeficiency Virus into Rural Areas of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schim van der Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (5), pp.744-752. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyg111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and Protective Behaviours towards AIDS in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Gueye-Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (13), pp.2027-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.689-697. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude préliminaire sur les facteurs de variation de l'infection par le VIH et les maladies sexuellement en zone rurale d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gabadinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (4), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-Five Mortality during the Covid-19 Outbreak: Evidence from Four Demographic Surveillance Systems in Low-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Romero Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Nurul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference - EPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamba Samb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique démographique et dynamique du parc agroforestier à Faidherbia albida (Del.) A. Chev. en pays Serer (Sob, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Sep 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excess Mortality of Twins Compared to Singletons From Birth to Age 5 in Sub-Saharan Africa: Analysis of Health and Demographic Surveillance Systems (HDSS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, St. Louis, Missouri (Virtual), United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-scolarisation des enfants en Afrique: une analyse des effets de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique Subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-402, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université du Québec, pp.69-91, 2024, 9782760560550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Bassiahi Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-269, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar : zone sentinelle depuis 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.72-73, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes probables de décès (1985-2009) : annexe 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.171-179, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'évolution de la fécondité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.181-196, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reproduction des familles en contexte de changement socioéconomique et culturel : l'apport longitudinal et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de transition de la mortalité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.151-170, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Emmanuèle Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2018, Les sociétés africaines en mutation, 978-2-7605-5015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation externe des données de recensement au Sénégal par l'utilisation des données d'observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.401-423, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions éthiques relatives aux observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.443-458, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi longitudinal à l'observatoire multidisciplinaire : la méthode au coeur du dispositif (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01953593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des observatoires et le réseau international Indepth : annexe 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.143-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01961279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la migration saisonnière à la migration temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Sauvain-Dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.240-245, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unions et devenirs des unions à Cotonou et Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Toudéka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pennec S. (ed.), Girard C. (ed.), Sanderson J.P. (ed.) Trajectoires et âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9521220-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations saisonnières et changement climatique en milieu rural sénégalais : forme ou échec de l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.287-314, 2015, 978-2-7099-2146-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire l’élevage pour accroître la durabilité des terroirs villageois d’Afrique de l’Ouest. Le cas du bassin arachidier au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.403-428, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des résultats dans les systèmes de surveillance démographique : une étude dans 3 sites africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bologo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younoussi Zourkaleini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ? Chaire Quetelet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école au Sénégal : des données qui gagneraient à être standardisées - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'(an)alphabétisme au Sénégal : des données à harmoniser - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux réalisés en lien avec l'observatoire de Niakhar, 1962-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : Des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école et analphabétisme à Madagascar: analyse des métadonnées et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel enquêteur outil de collecte OpenHDS - Observatoire de Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Mama Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, IRD, Marseille, France, Dakar, Sénégal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05502672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique et sanitaire dans l’observatoire de Mlomp (Sénégal) : 1985-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amenuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Niokhor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Population-Environnement-Développement (LPED) - Aix-Marseille Université - IRD. 2022, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de richesse agricole et économique des ménages de 1998 à 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine Yessoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut de Recherche pour le Développement. 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 67-71 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'étude et caractéristiques de la population - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 27-33 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 43-53 multigr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Dakar. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 81-86 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueye A. S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buatti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beck B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport spécifique des Observatoires de Population à la connaissance de l'évolution des sociétés au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Descartes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59559709"/>
+    <w:nsid w:val="88409775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delaunay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2073-7176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033828261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Odru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert S&#233;raphin Dor&#233;go" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vampo C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madiega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslauriers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bignami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Remund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10714477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04053024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boujija" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10191592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sandberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bignami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518805778" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufaro Kanyangarara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2020.1854332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Sandberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Fennell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-020-00233-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02975408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Beguy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Jain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sifp.12116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822x19879892" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rytina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.05.037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Binta Dieme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X19879892" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwoo Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.02.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.32" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Engeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Franzetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moullet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12583" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001652" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01404464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kim Streatfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif A. Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bhuiya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M.A. Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy M Kante" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Holmgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg111" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Seck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Gueye-Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Piau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gabadinho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romero Prieto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verhulst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Nurul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jasseh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Soura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715182v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bassiahi Soura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Garenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantrelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Becker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garenne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01953593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-11/010074539.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01961279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sauvain-Dugerdil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961456v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odru" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dor&#233;go" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03713415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arduin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bologo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussi Zourkaleini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297901v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine Yessoufou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794713v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye A. S." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatti A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck B." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01976803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delaunay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2073-7176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033828261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Odru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert S&#233;raphin Dor&#233;go" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vampo C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madiega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Remund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10714477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslauriers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bignami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04053024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boujija" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10191592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sandberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bignami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518805778" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufaro Kanyangarara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2020.1854332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Sandberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02975408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Beguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Jain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sifp.12116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Fennell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-020-00233-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwoo Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rytina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.02.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.05.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822x19879892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Binta Dieme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X19879892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kante" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.32" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Engeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Franzetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moullet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy M Kante" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01404464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kim Streatfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif A. Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bhuiya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M.A. Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001652" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Holmgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg111" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Seck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Gueye-Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Piau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gabadinho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romero Prieto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verhulst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Nurul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jasseh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Soura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bassiahi Soura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Garenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantrelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Becker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961454v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garenne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01953593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-11/010074539.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01961279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sauvain-Dugerdil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dor&#233;go" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03713415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arduin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bologo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussi Zourkaleini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297901v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine Yessoufou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye A. S." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatti A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck B." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01976803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>