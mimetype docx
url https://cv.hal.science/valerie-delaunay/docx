--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Delaunay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie DelaunayDirectrice de Recherche à l'IRDCo-directrice du LPED, UMR151, Aix Marseille univ, IRD, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2073-7176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033828261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology based on territorial metabolism analysis to assess the multi-criteria sustainability of African village terroirs with contrasted crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Séraphin Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103781. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en marge du mariage : le célibat tardif des femmes à Lomé (Togo) = Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampo C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéniban Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childbearing Trajectories in a West African Setting: A Sequence Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10714477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale protège-t-elle vraiment contre la solitude ? Déterminants genrés dans une population rurale du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 35 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.234.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’isolement social dans une société de solidarité. Le cas des Sereer Siin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 77 (4), pp.673-696. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Matters Most? Migrant Networks, Tie Strength, and First Rural–Urban Migration to Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.1683 - 1711. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10191592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, community, and social network influences on beliefs concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610-NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in reported ages and dates in surveys of adult mortality: A record linkage study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy-Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (2), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00324728.2020.1854332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Community, and Social Network Influences on Beliefs Concerning the Acceptability of Intimate Partner Violence in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610 - NP5642. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences de fécondité et perception de la planification familiale des migrants temporaires à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent Fertility Is Lower than Expected in Rural Areas: Results from 10 African HDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Beguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Family Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sifp.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°154, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.154.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning, influence, and ethnomedicine: Individual, neighborhood and social network influences on attachment to an ethnomedical cultural model in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chulwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Niakhar Social Networks and Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.38 - 57. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822x19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving age measurement in low- and middle-income countries through computer vision: A test in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.219-260. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/demres.2019.40.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1525822X1987989. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822X19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social groups impact schooling decisions? Evidence from castes in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating mortality from external causes using data from retrospective surveys: A validation study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.879-896. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDSS Profile: Mlomp Health and Demographic Surveillance System (Mlomp HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1025-1033. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des estimations indirectes de mortalité dans trois observations de population au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.2227-2241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting results back in Health and demographic surveillance systems (HDSS): an ethical requirement and a strategy for improving health behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2 no spécial), pp.2355-2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration temporaire des jeunes au Sénégal. Un facteur de résilience des sociétés rurales sahéliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Être jeune en Afrique rurale, 259, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.259.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet à long terme de la vie reproductive sur la mortalité des femmes en milieu rural sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving survey data on pregnancy-related deaths in low and middle-income countries: a validation study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (11), pp.1415-1423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires à Cotonou (Bénin)?: rôle croissant de l’encadrement familial à la recherche d’une éducation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Senan Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Gnele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61(4), pp.445-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health & Demographic Surveillance System Profile: Bandafassi Health and Demographic Surveillance System (Bandafassi HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy M Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause-specific childhood mortality in Africa and Asia: evidence from INDEPTH health and demographic surveillance system sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kim Streatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bhuiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed M.A. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01404464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of adult mortality data collected in demographic surveys : validation study of a new Siblings' survival questionnaire in Niakhar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.e1001652. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on child abandonment and care in Africa : a demographic contribution to the achievement of child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abandon et prise en charge des enfants en Afrique : une problématique centrale pour la protection de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (146), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and the Spread of Human Immunodeficiency Virus into Rural Areas of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schim van der Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (5), pp.744-752. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyg111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and Protective Behaviours towards AIDS in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Gueye-Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (13), pp.2027-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.689-697. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude préliminaire sur les facteurs de variation de l'infection par le VIH et les maladies sexuellement en zone rurale d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gabadinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (4), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-Five Mortality during the Covid-19 Outbreak: Evidence from Four Demographic Surveillance Systems in Low-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Romero Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Nurul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference - EPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamba Samb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique démographique et dynamique du parc agroforestier à Faidherbia albida (Del.) A. Chev. en pays Serer (Sob, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Sep 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excess Mortality of Twins Compared to Singletons From Birth to Age 5 in Sub-Saharan Africa: Analysis of Health and Demographic Surveillance Systems (HDSS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, St. Louis, Missouri (Virtual), United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-scolarisation des enfants en Afrique: une analyse des effets de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique Subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-402, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université du Québec, pp.69-91, 2024, 9782760560550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Bassiahi Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-269, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar : zone sentinelle depuis 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.72-73, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes probables de décès (1985-2009) : annexe 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.171-179, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'évolution de la fécondité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.181-196, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reproduction des familles en contexte de changement socioéconomique et culturel : l'apport longitudinal et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de transition de la mortalité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.151-170, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Emmanuèle Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2018, Les sociétés africaines en mutation, 978-2-7605-5015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation externe des données de recensement au Sénégal par l'utilisation des données d'observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.401-423, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions éthiques relatives aux observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.443-458, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi longitudinal à l'observatoire multidisciplinaire : la méthode au coeur du dispositif (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01953593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des observatoires et le réseau international Indepth : annexe 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.143-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01961279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la migration saisonnière à la migration temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Sauvain-Dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.240-245, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unions et devenirs des unions à Cotonou et Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Toudéka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pennec S. (ed.), Girard C. (ed.), Sanderson J.P. (ed.) Trajectoires et âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9521220-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations saisonnières et changement climatique en milieu rural sénégalais : forme ou échec de l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.287-314, 2015, 978-2-7099-2146-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire l’élevage pour accroître la durabilité des terroirs villageois d’Afrique de l’Ouest. Le cas du bassin arachidier au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.403-428, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des résultats dans les systèmes de surveillance démographique : une étude dans 3 sites africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bologo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younoussi Zourkaleini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ? Chaire Quetelet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école au Sénégal : des données qui gagneraient à être standardisées - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'(an)alphabétisme au Sénégal : des données à harmoniser - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux réalisés en lien avec l'observatoire de Niakhar, 1962-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : Des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école et analphabétisme à Madagascar: analyse des métadonnées et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel enquêteur outil de collecte OpenHDS - Observatoire de Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Mama Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, IRD, Marseille, France, Dakar, Sénégal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05502672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique et sanitaire dans l’observatoire de Mlomp (Sénégal) : 1985-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amenuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Niokhor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Population-Environnement-Développement (LPED) - Aix-Marseille Université - IRD. 2022, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de richesse agricole et économique des ménages de 1998 à 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine Yessoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut de Recherche pour le Développement. 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 67-71 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'étude et caractéristiques de la population - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 27-33 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 43-53 multigr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Dakar. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 81-86 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueye A. S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buatti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beck B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport spécifique des Observatoires de Population à la connaissance de l'évolution des sociétés au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Descartes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Delaunay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Valérie DelaunayDirectrice de Recherche à l'IRDCo-directrice du LPED, UMR151, Aix Marseille univ, IRD, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2073-7176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033828261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tI_-5OEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéniban Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en marge du mariage : le célibat tardif des femmes à Lomé (Togo) = Life on the margins of marriage : extended female singlehood in Lomé (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampo C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Madiega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2401.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology based on territorial metabolism analysis to assess the multi-criteria sustainability of African village terroirs with contrasted crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Séraphin Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103781. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childbearing Trajectories in a West African Setting: A Sequence Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10714477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale protège-t-elle vraiment contre la solitude ? Déterminants genrés dans une population rurale du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 35 (4), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.234.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’isolement social dans une société de solidarité. Le cas des Sereer Siin au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deslauriers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 77 (4), pp.673-696. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Matters Most? Migrant Networks, Tie Strength, and First Rural–Urban Migration to Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.1683 - 1711. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00703370-10191592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, community, and social network influences on beliefs concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610-NP5642. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in reported ages and dates in surveys of adult mortality: A record linkage study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy-Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (2), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00324728.2020.1854332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual, Community, and Social Network Influences on Beliefs Concerning the Acceptability of Intimate Partner Violence in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (11-12), pp.NP5610 - NP5642. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260518805778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences de fécondité et perception de la planification familiale des migrants temporaires à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent Fertility Is Lower than Expected in Rural Areas: Results from 10 African HDSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Rossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Beguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Family Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sifp.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A latent class analysis of attitudes concerning the acceptability of intimate partner violence in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Health Metrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12963-020-00233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°154, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.154.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social learning, influence, and ethnomedicine: Individual, neighborhood and social network influences on attachment to an ethnomedical cultural model in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chulwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mesure et d’analyse de la présence de domestiques dans les ménages en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154, pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.38 - 57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822x19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Niakhar Social Networks and Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rytina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boujija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving age measurement in low- and middle-income countries through computer vision: A test in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.219-260. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/demres.2019.40.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Long- and Short-term Migrants for Participation in Demographic and Epidemiological Studies: Evidence from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mufaro Kanyangarara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1525822X1987989. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1525822X19879892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating mortality from external causes using data from retrospective surveys: A validation study in Niakhar (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.879-896. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social groups impact schooling decisions? Evidence from castes in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ababacar Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDSS Profile: Mlomp Health and Demographic Surveillance System (Mlomp HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.1025-1033. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des estimations indirectes de mortalité dans trois observations de population au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.2227-2241. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting results back in Health and demographic surveillance systems (HDSS): an ethical requirement and a strategy for improving health behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (2 no spécial), pp.2355-2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration temporaire des jeunes au Sénégal. Un facteur de résilience des sociétés rurales sahéliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Être jeune en Afrique rurale, 259, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.259.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01726848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet à long terme de la vie reproductive sur la mortalité des femmes en milieu rural sénégalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11564/30-1-796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités scolaires à Cotonou (Bénin)?: rôle croissant de l’encadrement familial à la recherche d’une éducation de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Senan Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Gnele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61(4), pp.445-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving survey data on pregnancy-related deaths in low and middle-income countries: a validation study in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (11), pp.1415-1423. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health & Demographic Surveillance System Profile: Bandafassi Health and Demographic Surveillance System (Bandafassi HDSS), Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy M Kante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa N Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (3), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quality of adult mortality data collected in demographic surveys : validation study of a new Siblings' survival questionnaire in Niakhar, Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Helleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almamy Malick Kanté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.e1001652. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1001652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cause-specific childhood mortality in Africa and Asia: evidence from INDEPTH health and demographic surveillance system sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kim Streatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasif A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bhuiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed M.A. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01404464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on child abandonment and care in Africa : a demographic contribution to the achievement of child protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abandon et prise en charge des enfants en Afrique : une problématique centrale pour la protection de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (146), pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02022179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and the Spread of Human Immunodeficiency Virus into Rural Areas of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Schim van der Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (5), pp.744-752. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyg111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and Protective Behaviours towards AIDS in Rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Gueye-Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (13), pp.2027-2033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Chloroquine Resistance on Malaria Mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (8), pp.689-697. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une étude préliminaire sur les facteurs de variation de l'infection par le VIH et les maladies sexuellement en zone rurale d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gabadinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (4), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-Five Mortality during the Covid-19 Outbreak: Evidence from Four Demographic Surveillance Systems in Low-Income Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Romero Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verhulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam Nurul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momodou Jasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Population Conference - EPC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir l’École ? Comprendre non-scolarisation et déscolarisation dans un contexte de forte scolarisation. L'exemple de Mlomp en Basse-Casamance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massamba Samb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques en éducation en Afrique de l’Ouest : du préscolaire à l’enseignement supérieur. 3ème Colloque international du LARSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Assane Seck de Ziguinchor, 2018, Ziguinchor, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique démographique et dynamique du parc agroforestier à Faidherbia albida (Del.) A. Chev. en pays Serer (Sob, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Deschamps-Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIth International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Sep 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Excess Mortality of Twins Compared to Singletons From Birth to Age 5 in Sub-Saharan Africa: Analysis of Health and Demographic Surveillance Systems (HDSS) Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, St. Louis, Missouri (Virtual), United States. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-scolarisation des enfants en Afrique: une analyse des effets de contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école, (an)alphabétisme et fréquentation du supérieur au Sénégal : Analyse des métadonnées et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moguérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire démographique et statistique de l’espace francophone (ODSEF), 80 p., 2018, Note de recherche ODSEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique Subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-402, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université du Québec, pp.69-91, 2024, 9782760560550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Bassiahi Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-269, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar : zone sentinelle depuis 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.72-73, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes probables de décès (1985-2009) : annexe 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.171-179, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'évolution de la fécondité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.181-196, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reproduction des familles en contexte de changement socioéconomique et culturel : l'apport longitudinal et pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de transition de la mortalité à Niakhar (1963-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.151-170, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Emmanuèle Calvès; Fatou Binetou Dial; Richard Marcoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2018, Les sociétés africaines en mutation, 978-2-7605-5015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation externe des données de recensement au Sénégal par l'utilisation des données d'observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.401-423, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions éthiques relatives aux observatoires de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.443-458, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi longitudinal à l'observatoire multidisciplinaire : la méthode au coeur du dispositif (1960-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan-Sénégal, IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01953593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des observatoires et le réseau international Indepth : annexe 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay, Alice Desclaux, Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.143-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01961279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la migration saisonnière à la migration temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Engeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Sauvain-Dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.240-245, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monoparentalité en Afrique : prévalence et déterminants : analyse comparative Bénin, Burkina Faso et Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaïla Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles dynamiques familiales en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses de l'Université du Québec, pp.67-92, 2018, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvggx3tg.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unions et devenirs des unions à Cotonou et Lomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Toudéka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kpadonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pennec S. (ed.), Girard C. (ed.), Sanderson J.P. (ed.) Trajectoires et âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9521220-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations saisonnières et changement climatique en milieu rural sénégalais : forme ou échec de l’adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.287-314, 2015, 978-2-7099-2146-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduire l’élevage pour accroître la durabilité des terroirs villageois d’Afrique de l’Ouest. Le cas du bassin arachidier au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Odru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dorégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sultan, B. and Lalou, Richard and Sanni, M.A. and Oumarou, A. and Soumaré, M. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés rurales face aux changements climatiques et environnementaux en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.403-428, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des résultats dans les systèmes de surveillance démographique : une étude dans 3 sites africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bologo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younoussi Zourkaleini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ? Chaire Quetelet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école au Sénégal : des données qui gagneraient à être standardisées - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awissi Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'(an)alphabétisme au Sénégal : des données à harmoniser - Note de Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux réalisés en lien avec l'observatoire de Niakhar, 1962-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 48 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : Des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjibou Oppa Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kakuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surmortalité infanto-juvénile gémellaire dans les observatoires de population d’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Soura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramane Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants hors l’école et analphabétisme à Madagascar: analyse des métadonnées et mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faly Rakotomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi longitudinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel enquêteur outil de collecte OpenHDS - Observatoire de Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Mama Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, IRD, Marseille, France, Dakar, Sénégal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05502672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique et sanitaire dans l’observatoire de Mlomp (Sénégal) : 1985-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Amenuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Niokhor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Population-Environnement-Développement (LPED) - Aix-Marseille Université - IRD. 2022, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de richesse agricole et économique des ménages de 1998 à 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourou-Dine Yessoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut de Recherche pour le Développement. 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 67-71 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Dakar. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 81-86 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueye A. S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d'étude et caractéristiques de la population - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 27-33 multigr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017, p. 43-53 multigr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014, Dakar : IRD, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Douillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité - La situation démographique dans l'Observatoire de Niakhar : 1963-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buatti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beck B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport spécifique des Observatoires de Population à la connaissance de l'évolution des sociétés au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Descartes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88409775"/>
+    <w:nsid w:val="1DA3957A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delaunay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2073-7176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033828261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Odru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert S&#233;raphin Dor&#233;go" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vampo C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madiega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Remund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10714477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslauriers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bignami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04053024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boujija" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10191592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sandberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bignami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518805778" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufaro Kanyangarara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2020.1854332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Sandberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02975408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Beguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Jain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sifp.12116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Fennell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-020-00233-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwoo Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rytina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.02.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.05.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822x19879892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Binta Dieme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X19879892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kante" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.32" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Engeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Franzetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moullet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy M Kante" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01404464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kim Streatfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif A. Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bhuiya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M.A. Hanifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478108v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001652" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Holmgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg111" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Seck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Gueye-Ndiaye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Piau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gabadinho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romero Prieto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verhulst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Nurul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jasseh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Soura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bassiahi Soura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Garenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantrelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Becker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961454v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garenne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961470v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01953593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-11/010074539.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01961279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sauvain-Dugerdil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dor&#233;go" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03713415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arduin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bologo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussi Zourkaleini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297901v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine Yessoufou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye A. S." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794699v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatti A." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck B." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01976803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delaunay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2073-7176" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033828261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tI_-5OEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04729252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;niban Madiega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vampo C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madiega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Odru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert S&#233;raphin Dor&#233;go" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103781" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Remund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10714477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deslauriers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bignami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04053024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boujija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00703370-10191592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sandberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujija" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bignami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518805778" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mufaro Kanyangarara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy-Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndiaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2020.1854332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Sandberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02975408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schoumaker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Beguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Jain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sifp.12116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Fennell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12963-020-00233-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.154.0121" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chulwoo Park" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rytina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.02.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02436780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Binta Dieme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04026372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822x19879892" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.05.037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helleringer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong You" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Diouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/demres.2019.40.9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02355265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X19879892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa N Diouf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senghor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01726848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Engeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Franzetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Moullet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-796" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12583" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy M Kante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almamy Malick Kant&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001652" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01404464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kim Streatfield" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasif A. Khan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bhuiya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M.A. Hanifi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022118v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Holmgren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyg111" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988884v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Seck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Gueye-Ndiaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Piau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Preziosi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80009-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1ZH3R0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gabadinho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romero Prieto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verhulst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Nurul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momodou Jasseh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Samb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Soura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awissi Madon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Wade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bassiahi Soura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L Garenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantrelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Becker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961454v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garenne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouvelles-dynamiques-familiales-afrique-3602.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961470v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01953593v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-11/010074539.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01961279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mback&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sauvain-Dugerdil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvggx3tg.10" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dor&#233;go" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03713415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arduin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bologo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussi Zourkaleini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03044438v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297901v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Mama Diop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692589v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amenuve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Niokhor Diouf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourou-Dine Yessoufou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Bah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794723v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789669v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye A. S." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buatti A." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck B." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01976803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>