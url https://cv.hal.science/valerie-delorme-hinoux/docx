--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -523,51 +523,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -808,89 +808,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIES DISTRIBUTION MODELLING PREDICTS THE EXTINCTION OF THE EAST-PYRENEAN LOCAL ENDEMIC FORM OF PEDICULARIS COMOSA: P. c. ASPARAGOIDES IN A NEAR FUTURE</w:t>
+                <w:t xml:space="preserve">Species distribution modelling predicts the extinction of the east-pyrenean local endemic form of Pedicularis comosa: P. c. asparagoides in a near future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Collette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Gibert</w:t>
+                <w:t xml:space="preserve">Noémie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -918,3467 +918,3333 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57890/7x9tgm19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477519v1</w:t>
+                <w:t xml:space="preserve">hal-05532951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modelling predicts the extinction of the east-pyrenean local endemic form of Pedicularis comosa: P. c. asparagoides in a near future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Collette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Quélennec</w:t>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57890/7x9tgm19⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532951v1</w:t>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Aymerich Boixader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Parera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vila Bonfill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Martin</w:t>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631714v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumana Keyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Imrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Loake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8414-8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115698v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116136v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02118532v1</w:t>
+                <w:t xml:space="preserve">hal-01217542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Riondet</w:t>
+                <w:t xml:space="preserve">Corinne Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.30-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217542v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Marchal</w:t>
+                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.1124-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218124v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis peptide kiss of death is an inducer of programmed cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1173-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118567v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis peptide kiss of death is an inducer of programmed cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varadarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Chabouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873858v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 178 (5), pp.420-423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Samaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (3), pp.383-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Chabouté</w:t>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508597v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first zygotic division in Arabidopsis requires de novo transcription of thymidylate kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talaat Bashandy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+                <w:t xml:space="preserve">A. Ronceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gadea-Vacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.776-789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751758v1</w:t>
+                <w:t xml:space="preserve">hal-00262432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first zygotic division in Arabidopsis requires de novo transcription of thymidylate kinase.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of two Arabidopsis DNA polymerase epsilon subunits during early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delorme</w:t>
+                <w:t xml:space="preserve">Arnaud Ronceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gadea-Vacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53, pp.776-789</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 44 (2), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02521.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262432v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of two Arabidopsis DNA polymerase epsilon subunits during early embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02521.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532276v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant programmed cell death: A common way to die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (9), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(00)01178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant programmed cell death: A common way to die</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Matrix Metalloproteinase Gene Is Expressed at the Boundary of Senescence and Programmed Cell Death in Cucumber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallois</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dae-Jae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Leaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 123 (3), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.123.3.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0981-9428(00)01178-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05532267v1</w:t>
+                <w:t xml:space="preserve">hal-05532260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matrix Metalloproteinase Gene Is Expressed at the Boundary of Senescence and Programmed Cell Death in Cucumber</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.123.3.917⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.971 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.11.5.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532260v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytoplasmic-nuclear male sterility in pearl millet: comparative RFLP and transcript analyses of isonuclear male-sterile lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leaver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.11.5.971⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 95 (5-6), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926532v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic-nuclear male sterility in pearl millet: comparative RFLP and transcript analyses of isonuclear male-sterile lines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (11), pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s001220050648⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05532271v1</w:t>
+                <w:t xml:space="preserve">hal-01926573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald R. D. Croy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pastuglia</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 248, pp.151-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926573v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Use of immunochemical and SSCP analyses to test homozygosity at the S locus of Brassica oleracea genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald R. D. Croy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">P. Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 248, pp.151-161</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926671v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of immunochemical and SSCP analyses to test homozygosity at the S locus of Brassica oleracea genotypes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the S locus genes, SLG and SRK, of the Brassica S3 haplotype: identification of a membrane-localized protein encoded by the S locus receptor kinase gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Valerie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Delorme</w:t>
+                <w:t xml:space="preserve">Yves Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
+                <w:t xml:space="preserve">Aline Friry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (3), pp.429-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313x.1995.7030429.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain in motion: insights into Pyrenean flora facing climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4420,298 +4286,406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Occitano-Catalan ‘OccC’ Plant Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDP, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
+                <w:t xml:space="preserve">Sky-Islands under pressure: how geography, climate, and genomic shape the history of an endemic Pyrenean species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris A. M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
+              <w:t xml:space="preserve">European Society of Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052337v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The S locus receptor kinase and the self-incompatibility response in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Phosphorylation in Plants, 2nd European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4779,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DB4456B"/>
+    <w:nsid w:val="44D81EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5010,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A. M. Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>