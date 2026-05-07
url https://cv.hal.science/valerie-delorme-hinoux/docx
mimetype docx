--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1076,291 +1076,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
+                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Aymerich Boixader</w:t>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Parera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631714v1</w:t>
+                <w:t xml:space="preserve">hal-03672993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
+                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Aymerich Boixader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Josep Parera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Vila Bonfill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672993v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
               </w:r>
@@ -2251,458 +2251,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varadarajan</w:t>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guilleminot</w:t>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178 (5), pp.420-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508597v1</w:t>
+                <w:t xml:space="preserve">hal-02118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
+                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Hala Samaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vignols</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.383-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118621v1</w:t>
+                <w:t xml:space="preserve">hal-00787658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
+                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Samaha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+                <w:t xml:space="preserve">J. Varadarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Delalande</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Chabouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787658v1</w:t>
+                <w:t xml:space="preserve">hal-00508597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talaat Bashandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
@@ -2809,51 +2809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ronceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gadea-Vacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,51 +3711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Stanchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald R. D. Croy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of immunochemical and SSCP analyses to test homozygosity at the S locus of Brassica oleracea genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,51 +4174,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4424,268 +4424,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+                <w:t xml:space="preserve">Exploring the genetic bases of flower color variation in a natural hybrid zone between two morphotypes of Pedicularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Bertrand</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris A. M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
+              <w:t xml:space="preserve">XXth International Botanical Congress (IBC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052337v1</w:t>
+                <w:t xml:space="preserve">hal-05574737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The S locus receptor kinase and the self-incompatibility response in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Phosphorylation in Plants, 2nd European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4753,51 +4874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44D81EDD"/>
+    <w:nsid w:val="7A9A84C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +5105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A. M. Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A. M. Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>