--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -141,4056 +141,4072 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing invasions or climatic refugees: how many and to which extent non-native plant species could reach the top of the Pyrenees mountains under climate change?</w:t>
+                <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noèmie Collette</w:t>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+                <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+                <w:t xml:space="preserve">Slimane Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris A.M. Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532934v1</w:t>
+                <w:t xml:space="preserve">hal-05506838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
+                <w:t xml:space="preserve">Climbing invasions or climatic refugees: how many and to which extent non-native plant species could reach the top of the Pyrenees mountains under climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Gibert</w:t>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Chaib</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris A.M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506838v1</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-04977400v1</w:t>
+                <w:t xml:space="preserve">hal-05532934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting spatiotemporal bioclimatic niche dynamics of endemic Pyrenean plant species under climate change: how much will we lose?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-invasive eDNA reveals the ecological and genetic status of the Western Capercaillie ( Tetrao urogallus aquitanicus ) in the Eastern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tassaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Daniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecog.08067⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.e70265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477516v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution models: issues, challenges and outlooks for informed conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 524-525-526, pp.51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.65583/xeis6969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modelling predicts the extinction of the east-pyrenean local endemic form of Pedicularis comosa: P. c. asparagoides in a near future</w:t>
+                <w:t xml:space="preserve">Projecting spatiotemporal bioclimatic niche dynamics of endemic Pyrenean plant species under climate change: how much will we lose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Salvado</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme‐hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris a M Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57890/7x9tgm19⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2026 (1), pp.e08067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecog.08067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532951v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Llauro</w:t>
+                <w:t xml:space="preserve">Species distribution modelling predicts the extinction of the east-pyrenean local endemic form of Pedicularis comosa: P. c. asparagoides in a near future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quélennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              <w:t xml:space="preserve">Life and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57890/7x9tgm19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672993v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of the complete plastome of &amp;lt;i&amp;gt;Delphinium montanum&amp;lt;/i&amp;gt;, a polyploid, endemic and endangered Pyrenean Larkspur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.590 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2022.2057248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631714v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Little hope for the polyploid endemic Pyrenean Larkspur (Delphinium montanum): Evidences from population genomics and Ecological Niche Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Aymerich Boixader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Parera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vila Bonfill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115698v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gary Loake</w:t>
+                <w:t xml:space="preserve">Phenotypic Trait Variation as a Response to Altitude-Related Constraints in Arabidopsis Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse Lacour Mbadinga Mbadinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116136v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nucleoredoxin guards against oxidative stress by protecting antioxidant enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kneeshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumana Keyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Imrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Loake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8414-8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703344114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118532v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear thiol redox systems in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid A.K. Bangash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Belin</w:t>
+                <w:t xml:space="preserve">A comprehensive study of thiol reduction gene expression under stress conditions in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.30-44</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2), pp.299-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218124v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Meyer</w:t>
+                <w:t xml:space="preserve">NTR/NRX define a new thioredoxin system in the nucleus of Arabidopsis thaliana cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.30-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118567v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis peptide kiss of death is an inducer of programmed cell death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxin and Glutaredoxin Systems in Plants: Molecular Mechanisms, Crosstalks, and Functional Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.14⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.1124-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873858v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis peptide kiss of death is an inducer of programmed cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Min Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1173-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118621v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioredoxins and glutaredoxins in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178 (5), pp.420-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787658v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.E. Chabouté</w:t>
+                <w:t xml:space="preserve">Identification of protein factors and U3 snoRNAs from a Brassica oleracea RNP complex involved in the processing of pre-rRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Samaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.383-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04061.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508597v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme</w:t>
+                <w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varadarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Chabouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751758v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first zygotic division in Arabidopsis requires de novo transcription of thymidylate kinase.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Delorme</w:t>
+                <w:t xml:space="preserve">Redundancy and crosstalk within the thioredoxin and glutathione pathways a new development in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Bashandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafi Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53, pp.776-789</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.253-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262432v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of two Arabidopsis DNA polymerase epsilon subunits during early embryogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">The first zygotic division in Arabidopsis requires de novo transcription of thymidylate kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ronceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gadea-Vacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (2), pp.223-236. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 53, pp.776-789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532276v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+                <w:t xml:space="preserve">Genetic analysis of two Arabidopsis DNA polymerase epsilon subunits during early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ronceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gadea-Vacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (2), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02521.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant programmed cell death: A common way to die</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0981-9428(00)01178-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05532267v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Metalloproteinase Gene Is Expressed at the Boundary of Senescence and Programmed Cell Death in Cucumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dae-Jae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Leaver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 123 (3), pp.917-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.123.3.917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant programmed cell death: A common way to die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.11.5.971⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (9), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(00)01178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926532v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic-nuclear male sterility in pearl millet: comparative RFLP and transcript analyses of isonuclear male-sterile lines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The S 15 Self-Incompatibility Haplotype in Brassica oleracea Includes Three S Gene Family Members Expressed in Stigmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220050648⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.971 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.11.5.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05532271v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytoplasmic-nuclear male sterility in pearl millet: comparative RFLP and transcript analyses of isonuclear male-sterile lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leaver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2065⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 95 (5-6), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926573v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A functional S locus anther gene is not required for the self-incompatibility response in Brassica oleracea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pastuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruffio-Châble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (11), pp.2065-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926671v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of immunochemical and SSCP analyses to test homozygosity at the S locus of Brassica oleracea genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1, pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SLR3: a modified receptor kinase gene that has been adapted to encode a putative secreted glycoprotein similar to the S locus glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald R. D. Croy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MGG Molecular &amp; General Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 248, pp.151-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of the S locus genes, SLG and SRK, of the Brassica S3 haplotype: identification of a membrane-localized protein encoded by the S locus receptor kinase gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Friry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (3), pp.429-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313x.1995.7030429.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4200,613 +4216,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain in motion: insights into Pyrenean flora facing climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris a M Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Occitano-Catalan ‘OccC’ Plant Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDP, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sky-Islands under pressure: how geography, climate, and genomic shape the history of an endemic Pyrenean species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris A. M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESEB, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic bases of flower color variation in a natural hybrid zone between two morphotypes of Pedicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris A. M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth International Botanical Congress (IBC2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The S locus receptor kinase and the self-incompatibility response in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Giranton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pastuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Phosphorylation in Plants, 2nd European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4874,51 +4890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9A84C1"/>
+    <w:nsid w:val="0E37FEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5105,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A. M. Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-delorme-hinoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9994-6852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977400v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Canal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tassaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daniello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/7x9tgm19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03672993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2022.2057248" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich Boixader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Parera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vila Bonfill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse Lacour Mbadinga Mbadinga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02116136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kneeshaw" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumana Keyani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Imrie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Loake" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703344114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid A.K. Bangash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SGLP6H0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bashandy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riondet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Siala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4327" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blanvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Min Cai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Reichheld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.03.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX9RB9W5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04061.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Bashandy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronceret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadea-Vacas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delorme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ronceret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gadea-Vacas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02521.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mccabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae-Jae Kim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Leaver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.123.3.917" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mailhac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(00)01178-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V29DR583-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabrillac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruffio-Ch&#226;ble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Giranton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.11.5.971" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leaver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050648" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DL35QVT2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stanchev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. D. Croy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delorme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Giranton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hatzfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Friry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1995.7030429.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A. M. Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ariza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>