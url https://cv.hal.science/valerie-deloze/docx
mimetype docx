--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1796,382 +1796,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation d’un micro-terroir de la Protohistoire à l’Antiquité : le site d’Hérouvillette « Les Pérelles » (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris-Cécile Besnard</w:t>
+                <w:t xml:space="preserve">Axel Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Besnard</w:t>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.129-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.2996⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 32, pp.177-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791336v1</w:t>
+                <w:t xml:space="preserve">hal-01425099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matériaux de construction mis en œuvre dans le sanctuaire antique du « Chapeau » à Neuville-sur-Sarthe (Sarthe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.125 - 147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillier</w:t>
+                <w:t xml:space="preserve">L’occupation d’un micro-terroir de la Protohistoire à l’Antiquité : le site d’Hérouvillette « Les Pérelles » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Levillayer</w:t>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.177-260. </w:t>
+              <w:t xml:space="preserve">, 2015, 32, pp.129-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.3012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.2996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425099v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t>
               </w:r>
@@ -2268,291 +2268,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site gaulois et antique de « La Carie », entre oppidum et ville romaine à Entrammes (Mayenne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+                <w:t xml:space="preserve">Éric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.1761⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.457 - 494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388173v1</w:t>
+                <w:t xml:space="preserve">hal-01791199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Le site gaulois et antique de « La Carie », entre oppidum et ville romaine à Entrammes (Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Juhel</w:t>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vissac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (3), pp.457 - 494. </w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.145-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.1761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791199v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Compléments d’informations chronologiques sur le campement moustérien de tradition acheuléenne du gisement de La Folie (Poitiers, Vienne)</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Ligné, rue des Palmiers» Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
@@ -3585,51 +3585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,1368 +4108,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Giraud</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
+                <w:t xml:space="preserve">Roland Le Guevellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547377v1</w:t>
+                <w:t xml:space="preserve">hal-04338589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Le Guevellou</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338589v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+                <w:t xml:space="preserve">hal-02453188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pfost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest, Cesson-Sévigné. 2016, 1983 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02497303v1</w:t>
+                <w:t xml:space="preserve">hal-02483236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secteur Kergouet, Neuillac, Morbihan, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GO, Cesson-Sévigné. 2016, 183 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rubington</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02483236v1</w:t>
+                <w:t xml:space="preserve">hal-02497354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 97 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02453188v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron et St Fraimbault-de-Prières (Mayenne), Déviation RN 162, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP GO, Cesson-Sévigné. 2016, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secteur Kergouet, Neuillac, Morbihan, Rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delage</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02497354v1</w:t>
+                <w:t xml:space="preserve">hal-02436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Cavanillas</w:t>
+                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GSO, Bègles. 2016, 76p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02497278v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Sehier</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godard Céline</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02436971v1</w:t>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP CIF, Pantin; UMR 6566 CReAAH. 2016, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lhomme</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02497505v1</w:t>
+                <w:t xml:space="preserve">hal-02497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Langlois</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Vendôme, tronçon 4. Villérable, sainte-Anne, Vendôme (Loir-et-Cher). Rapport de diagnostic archéologique.</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,51 +5695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5905,77 +5905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,77 +6040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>