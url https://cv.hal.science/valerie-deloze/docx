--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1576,247 +1576,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
+                <w:t xml:space="preserve">Stratigraphie, taphonomie et industrie lithique du gisement paléolithique moyen de Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1-2, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487873v1</w:t>
+                <w:t xml:space="preserve">hal-02311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphie, taphonomie et industrie lithique du gisement paléolithique moyen de Cuvilly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1-2, pp.5-40</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311071v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (30)</w:t>
+        <w:t xml:space="preserve">Rapport (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3448,3212 +3448,3334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05486209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t>
+                <w:t xml:space="preserve">Yvré-L'Évêque 2018 - Abbaye Royale de l’Épau - OC 434 « L'énigme Bérengère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Basse-Normandie. 2024</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844817v1</w:t>
+                <w:t xml:space="preserve">hal-05599770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Basse-Normandie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05001101v1</w:t>
+                <w:t xml:space="preserve">hal-04844817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03791127v1</w:t>
+                <w:t xml:space="preserve">hal-05001101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
+                <w:t xml:space="preserve">Ifs (Calvados), Centre pénitentiaire. Les occupations de l'âge du Fer, de l'Antiquité et du haut Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05209600v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise &amp;quot;Allée du Vau de Lucé, Clos de Brédane&amp;quot;. Rapport de diagnostic archéologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (47 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209597v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+                <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise &amp;quot;Allée du Vau de Lucé, Clos de Brédane&amp;quot;. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (47 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338589v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guevellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Giraud</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02547377v1</w:t>
+                <w:t xml:space="preserve">hal-04338589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Viau</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02453188v1</w:t>
+                <w:t xml:space="preserve">hal-02547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aron et St Fraimbault-de-Prières (Mayenne), Déviation RN 162, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP GO, Cesson-Sévigné. 2016, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Brodeur</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02483236v1</w:t>
+                <w:t xml:space="preserve">hal-02483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secteur Kergouet, Neuillac, Morbihan, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GO, Cesson-Sévigné. 2016, 183 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aron et St Fraimbault-de-Prières (Mayenne), Déviation RN 162, Rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pfost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest, Cesson-Sévigné. 2016, 1983 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pean</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02483184v1</w:t>
+                <w:t xml:space="preserve">hal-02483236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Sehier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02436971v1</w:t>
+                <w:t xml:space="preserve">hal-02453188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lhomme</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAP GSO, Bègles. 2016, 76p</w:t>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497505v1</w:t>
+                <w:t xml:space="preserve">hal-02436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GSO, Bègles. 2016, 76p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilon</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+                <w:t xml:space="preserve">hal-02497505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAP CIF, Pantin; UMR 6566 CReAAH. 2016, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02497303v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP CIF, Pantin; UMR 6566 CReAAH. 2016, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déviation de Vendôme, tronçon 4. Villérable, sainte-Anne, Vendôme (Loir-et-Cher). Rapport de diagnostic archéologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2015, 1 vol. (69 p.)</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209401v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq-Mars-la-Pile, Indre-et-Loire, &amp;quot;Les Rimonières&amp;quot;. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Déviation de Vendôme, tronçon 4. Villérable, sainte-Anne, Vendôme (Loir-et-Cher). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2015, 1 vol (54 p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2015, 1 vol. (69 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209181v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Cinq-Mars-la-Pile, Indre-et-Loire, &amp;quot;Les Rimonières&amp;quot;. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortreau Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2015, 1 vol (54 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209482v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (45 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209618v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436949v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Giazzon</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Heppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436515v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métairie, site A, Bosrobert (Eure) : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cottard</w:t>
+                <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2005, pp.65</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150518v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERISE - Parc d'activités. Deuxième tranche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Flotté</w:t>
+                <w:t xml:space="preserve">La Métairie, site A, Bosrobert (Eure) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2005, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Jardel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05067412v1</w:t>
+                <w:t xml:space="preserve">hal-04150518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Rimay &amp;quot;Planchebrault 2&amp;quot; (Loir-et-Cher). Rapport final d'opération de fouille archéologique préventive.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">CERISE - Parc d'activités. Deuxième tranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, pp.1 vol</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209494v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERISE - VALFRAMBERT. A 28, section Alençon-Tours - Raccordement RN 12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
+                <w:t xml:space="preserve">Saint-Rimay &amp;quot;Planchebrault 2&amp;quot; (Loir-et-Cher). Rapport final d'opération de fouille archéologique préventive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Yandia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2004, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065819v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CERISE - VALFRAMBERT. A 28, section Alençon-Tours - Raccordement RN 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Brouals : l'occupation historique, Francoulès (Lot) : rapport de fouille : A20 - L'Occitane : Section 3 : Cahors nord - Souillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afan GSO. 1999, 2 vol. (51, [53] p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6800,51 +6922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>