--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1576,602 +1576,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphie, taphonomie et industrie lithique du gisement paléolithique moyen de Cuvilly</w:t>
+                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1-2, pp.5-40</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311071v1</w:t>
+                <w:t xml:space="preserve">hal-01487873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphie, taphonomie et industrie lithique du gisement paléolithique moyen de Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1-2, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487873v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine des matériaux de construction mis en œuvre dans le sanctuaire antique du « Chapeau » à Neuville-sur-Sarthe (Sarthe, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.3012⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.125 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425099v1</w:t>
+                <w:t xml:space="preserve">hal-01791066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matériaux de construction mis en œuvre dans le sanctuaire antique du « Chapeau » à Neuville-sur-Sarthe (Sarthe, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’occupation d’un micro-terroir de la Protohistoire à l’Antiquité : le site d’Hérouvillette « Les Pérelles » (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4429⟩</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.129-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.2996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791066v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation d’un micro-terroir de la Protohistoire à l’Antiquité : le site d’Hérouvillette « Les Pérelles » (Calvados)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Besnard</w:t>
+                <w:t xml:space="preserve">Axel Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.129-176. </w:t>
+              <w:t xml:space="preserve">, 2015, 32, pp.177-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.2996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rao.3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791336v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme gauloise à la villa romaine, le site du Grand-Coudray à Bonchamp-lès-Laval (Mayenne)</w:t>
               </w:r>
@@ -2268,291 +2268,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site gaulois et antique de « La Carie », entre oppidum et ville romaine à Entrammes (Mayenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Nicolas</w:t>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.145-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.1761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791199v1</w:t>
+                <w:t xml:space="preserve">hal-01388173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site gaulois et antique de « La Carie », entre oppidum et ville romaine à Entrammes (Mayenne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Delage</w:t>
+                <w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+                <w:t xml:space="preserve">Laurent Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29, pp.145-201. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.457 - 494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rao.1761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388173v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Compléments d’informations chronologiques sur le campement moustérien de tradition acheuléenne du gisement de La Folie (Poitiers, Vienne)</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3330,267 +3330,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+                <w:t xml:space="preserve">Yvré-L'Évêque 2018 - Abbaye Royale de l’Épau - OC 434 « L'énigme Bérengère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Peytremann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2025, pp.231</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05486209v1</w:t>
+                <w:t xml:space="preserve">hal-05599770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-L'Évêque 2018 - Abbaye Royale de l’Épau - OC 434 « L'énigme Bérengère »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05599770v1</w:t>
+                <w:t xml:space="preserve">halshs-05486209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique de Goulet &amp;quot;Le Mont&amp;quot; (Orne) - environnement, architecture, société et territoire dans la Plaine d'Argentan. Rapport de synthèse 2007-2018, 2 vol.</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,1368 +4230,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+                <w:t xml:space="preserve">Stéphane Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; INRAP Grand-Sud-Ouest. 2017, pp.600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338589v1</w:t>
+                <w:t xml:space="preserve">hal-02547377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations entre terre et marais sur la presqu’île des Pierres Closes. Rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nantes (Loire-Atlantique), ZAC de la Chantrerie, Route de Gachet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guevellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2017, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vacher</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02547377v1</w:t>
+                <w:t xml:space="preserve">hal-04338589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aron et St Fraimbault-de-Prières (Mayenne), Déviation RN 162, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pean</w:t>
+                <w:t xml:space="preserve">M. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baia</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP GO, Cesson-Sévigné. 2016, 29 p</w:t>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483184v1</w:t>
+                <w:t xml:space="preserve">hal-02485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secteur Kergouet, Neuillac, Morbihan, Rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Delage</w:t>
+                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAP GO, Cesson-Sévigné. 2016, 183 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP CIF, Pantin; UMR 6566 CReAAH. 2016, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497354v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Cavanillas</w:t>
+                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02497278v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Rubington</w:t>
+                <w:t xml:space="preserve">Secteur Kergouet, Neuillac, Morbihan, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest, Cesson-Sévigné. 2016, 1983 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GO, Cesson-Sévigné. 2016, 183 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02483236v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute-Goulaine (44), 165 route de la Chapelle Heulin, SCEA Les Cléons, Rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+                <w:t xml:space="preserve">Un établissement rural gaulois en milieu humide, ZAC des Vairies, Les Croisés, St-Sauveur-des-Landes (Ille-et-Vilaine), Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 97 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP-GO, Cesson-Sévigné. 2016, 919 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02453188v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Sehier</w:t>
+                <w:t xml:space="preserve">Aron et St Fraimbault-de-Prières (Mayenne), Déviation RN 162, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Le Guévellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH; INRAP GO, Cesson-Sévigné. 2016, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02436971v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+                <w:t xml:space="preserve">Nyoiseau (49), Le Bois Savary, Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pfost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rubington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAP GSO, Bègles. 2016, 76p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest, Cesson-Sévigné. 2016, 1983 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02497505v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Pilon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher), ZA de Rocheboyer : projet d' extension et construction d'un bâtiment de stockage, Rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+                <w:t xml:space="preserve">Yves (17) &amp;quot;rue du 18 juin 1940&amp;quot;, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAP CIF, Pantin; UMR 6566 CReAAH. 2016, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP GSO, Bègles. 2016, 76p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497303v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays de la Loire, Sarthe, Le Mans (72) &amp;quot;Les Jardins de la Cathédrale 2&amp;quot;, Rapport d'opération, Diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dumas</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; INRAP Grand-Ouest (Cesson-Sévigné). 2016, 128 p</w:t>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485784v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Vendôme, tronçon 4. Villérable, sainte-Anne, Vendôme (Loir-et-Cher). Rapport de diagnostic archéologique.</w:t>
               </w:r>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,306 +5798,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209482v1</w:t>
+                <w:t xml:space="preserve">hal-05209618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontlevoy, Loir-et-Cher, Rue Franche. Rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Barrou, Indre-et-Loire, Rue des Jardins. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2014, 1 vol. (45 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014, 1 vol. (55 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209618v1</w:t>
+                <w:t xml:space="preserve">hal-05209482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6162,77 +6162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6922,51 +6922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02046097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra1-le-bivouac-prehistorique-du-buhot-a-calleville-eure/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flott&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05207870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baillieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154y8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mortreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.937" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4429" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fiant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1761" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1171" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Sauleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12871" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03791127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04338589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Guevellou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02485784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Viau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouvez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483184v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;vellou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02483236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brodeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pfost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02497505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aude" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhomme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Yandia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05065819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>