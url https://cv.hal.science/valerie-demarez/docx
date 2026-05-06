--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Demarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de CESBIO depuis janvier 2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure à l'université Toulouse III - Ma thématique de recherche est centrée sur la gestion de la ressource en eau à l'échelle des territoires, en utilisant des approches de modélisation et de télédétection. Disciplines enseignées: Ecologie, Télédétection, Gestion de ressources en eau, Cartographie, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for irrigation withdrawals in a watershed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-49-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2584. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crops in temperate areas using Sentinel-1 and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Irrigation Mapping Using Satellite Remote Sensing, 12 (18), pp.3044. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distilling Before Refine: Spatio-Temporal Transfer Learning for Mapping Irrigated Areas Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1909-1913. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2960625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leaf area index data set acquired in Sahelian rangelands of Gourma in Mali over the 2005–2017 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oumar Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogmana Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amadou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-675-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (15), pp.1836. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Season Mapping of Irrigated Crops Using Landsat 8 and Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l'eau en territoires irrigués: intérêt et contraintes du numérique aux différentes échelles de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (Juillet), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VCIPQY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Summer Crops Using High Spatial Resolution Optical Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.591. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating maize biomass and yield over large areas using high spatial and temporal resolution Sentinel-2 like remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.668-681. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize and sunflower biomass estimation in southwest France using high spatial and temporal resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, rse-08294, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis of a temperate fallow C3 herbaceous ecosystem: measurements and model simulations at the leaf and canopy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00405976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART : modèle physique 3D d'images de télédétection et du bilan radiatif de paysages urbains et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00404958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of the clumping phenomenon on BRDF of a maize crop based on 3D numerical scenes using DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.1341-1352. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00407258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the radiation regime and photosynthesis of a finite canopy using the DART model. Influence of canopy architecture assumptions and border effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Radiative Transfer in Heterogeneous 3-D Vegetation Canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zagolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 58, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00405222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting irrigation events using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6355-6358, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crop fields in temperate areas using Sentinel-1, Sentinel-2 and rainfall time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of yield and water requirements of maize crops combining high spatial and temporal resolution images with a simple crop model, in the perspective of the Sentinel-2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of leaf area index in sunflower crop using non-destructive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities at the Gourma meso-scale site (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconnd General EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des éco-agrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de restitution Scientifique (Programme National Coordonné ANR "ECO")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des écoagrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique des cultures à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. UT3 : Université Toulouse 3 Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03818000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Demarez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de CESBIO depuis janvier 2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure à l'université Toulouse III - Ma thématique de recherche est centrée sur la gestion de la ressource en eau à l'échelle des territoires, en utilisant des approches de modélisation et de télédétection. Disciplines enseignées: Ecologie, Télédétection, Gestion de ressources en eau, Cartographie, SIG.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT4AFE: A Deep Learning Benchmark Dataset for Agricultural Field Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.6014005. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3613688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-season delineation of agricultural fields using a fully convolutional multi-task network and satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100256. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for irrigation withdrawals in a watershed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-49-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational framework for mapping irrigated areas at plot scale using Sentinel-1 and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2584. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crops in temperate areas using Sentinel-1 and Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Irrigation Mapping Using Satellite Remote Sensing, 12 (18), pp.3044. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12183044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distilling Before Refine: Spatio-Temporal Transfer Learning for Mapping Irrigated Areas Using Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.1909-1913. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2960625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time irrigation detection at plot scale using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Season Mapping of Irrigated Crops Using Landsat 8 and Sentinel-1 Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping irrigated areas using Sentinel-1 Time series in Catalonia, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (15), pp.1836. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11151836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A leaf area index data set acquired in Sahelian rangelands of Gourma in Mali over the 2005–2017 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Oumar Diawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogmana Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amadou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.675-686. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-675-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l'eau en territoires irrigués: intérêt et contraintes du numérique aux différentes échelles de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (Juillet), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VCIPQY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating maize biomass and yield over large areas using high spatial and temporal resolution Sentinel-2 like remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.668-681. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Summer Crops Using High Spatial Resolution Optical Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.591. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize and sunflower biomass estimation in southwest France using high spatial and temporal resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, rse-08294, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalideos OSR MiPy : un observatoire pour la recherche et la démonstration des applications de la télédétection à la gestion des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Menaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis of a temperate fallow C3 herbaceous ecosystem: measurements and model simulations at the leaf and canopy levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00405976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Timouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-43. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH Gourma observatory site in Mali : relating climatic variations to changes in vegetation, surface hydrology, fluxes and natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375, pp.HYDROL 16662. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART : modèle physique 3D d'images de télédétection et du bilan radiatif de paysages urbains et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00404958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of the clumping phenomenon on BRDF of a maize crop based on 3D numerical scenes using DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.1341-1352. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00407258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the radiation regime and photosynthesis of a finite canopy using the DART model. Influence of canopy architecture assumptions and border effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mordelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.259-270. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Radiative Transfer in Heterogeneous 3-D Vegetation Canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zagolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 58, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00405222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting irrigation events using Sentinel-1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6355-6358, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigated and rainfed crop fields in temperate areas using Sentinel-1, Sentinel-2 and rainfall time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of yield and water requirements of maize crops combining high spatial and temporal resolution images with a simple crop model, in the perspective of the Sentinel-2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of leaf area index in sunflower crop using non-destructive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des éco-agrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de restitution Scientifique (Programme National Coordonné ANR "ECO")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities at the Gourma meso-scale site (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Serça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconnd General EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du fonctionnement des écoagrosystèmes d'Afrique de l'Ouest dans le cadre du projet AMMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Seghieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrique des cultures à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. UT3 : Université Toulouse 3 Paul Sabatier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03818000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-49-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pageot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2960625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oumar Diawara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogmana Soumaguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-675-2019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Helen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VCIPQY" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais Sicre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070591" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.07.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ45FM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00405976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00404958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00407258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tosca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00405222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagolski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610598v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03818000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3613688" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-49-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12183044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2960625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Helen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oumar Diawara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogmana Soumaguel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amadou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-675-2019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VCIPQY" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.07.030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ45FM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais Sicre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070591" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Menaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00405976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouasmi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00402391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3ZRL6J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00404958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00407258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.03.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tosca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00405222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagolski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342931v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553587" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03818000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>