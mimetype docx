--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -187,360 +187,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium partition coefficients of semi-volatile organic compounds (SVOCs) between indoor surfaces and air assessed using two experimental methods</w:t>
+                <w:t xml:space="preserve">Characterization of volatile and semi-volatile organic compounds in the air of sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Schmitt</w:t>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duprat</w:t>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 371, pp.121859. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293, pp.114334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508640v1</w:t>
+                <w:t xml:space="preserve">hal-05512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of volatile and semi-volatile organic compounds in the air of sports facilities</w:t>
+                <w:t xml:space="preserve">Equilibrium partition coefficients of semi-volatile organic compounds (SVOCs) between indoor surfaces and air assessed using two experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+                <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 293, pp.114334. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 371, pp.121859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512482v1</w:t>
+                <w:t xml:space="preserve">hal-05508640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVOCs, VOCs and microbiological contamination in sports facilities, what are people exposed to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakh Seid Aboubakar Manazyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -585,615 +585,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Braish</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+                <w:t xml:space="preserve">Manon Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rios Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175435v1</w:t>
+                <w:t xml:space="preserve">hal-04813557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Rios Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813557v1</w:t>
+                <w:t xml:space="preserve">hal-05175435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide sorption in earthen plasters and its impact on Indoor Air Quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">QAI * -Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fionn McGregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113347⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 672, pp.07011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567207011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167572v1</w:t>
+                <w:t xml:space="preserve">hal-05419041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAI * -Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carbon dioxide sorption in earthen plasters and its impact on Indoor Air Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Arris-Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Oulhaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn McGregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 672, pp.07011. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.113347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567207011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419041v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of TCPP emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1779,265 +1779,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SPME-based method for on-site measurement of gas-phase concentration of phthalates and alternatives at the surface of PVC floorings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Tris(chloropropyl)phosphate (TCPP) emission from upholstered furniture in offices and consequence on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.greeac.2022.100012⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.109156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644455v1</w:t>
+                <w:t xml:space="preserve">hal-03669187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Tris(chloropropyl)phosphate (TCPP) emission from upholstered furniture in offices and consequence on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New SPME-based method for on-site measurement of gas-phase concentration of phthalates and alternatives at the surface of PVC floorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Souillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.109156. </w:t>
+              <w:t xml:space="preserve">Green Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.100012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.greeac.2022.100012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669187v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
               </w:r>
@@ -2151,334 +2151,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1186, pp.339100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000568v1</w:t>
+                <w:t xml:space="preserve">hal-03354100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1186, pp.339100. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.110350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354100v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension of pheromone microcapsules on vine leaves acting as passive dispensers against pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (6), pp.1256-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,419 +2891,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fireproofing of domestic upholstered furniture: Migration of flame retardants and potential risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gross</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohammed Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366, pp.556-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436496v1</w:t>
+                <w:t xml:space="preserve">hal-01965780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireproofing of domestic upholstered furniture: Migration of flame retardants and potential risks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366, pp.556-562. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.11.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965780v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
+                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alodie Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandre Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.117009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428265v1</w:t>
+                <w:t xml:space="preserve">hal-02436496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3342,78 +3342,78 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3610,78 +3610,78 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479344v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
@@ -3795,762 +3795,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Dezest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chavatte Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chaput</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586966v1</w:t>
+                <w:t xml:space="preserve">hal-01494453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01575440v1</w:t>
+                <w:t xml:space="preserve">hal-01709116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plaisance</w:t>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Desauziers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709116v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sauvat</w:t>
+                <w:t xml:space="preserve">Marlène Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Chavatte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin</w:t>
+                <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129458v1</w:t>
+                <w:t xml:space="preserve">hal-01586966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cantau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Desauziers</w:t>
+                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494453v1</w:t>
+                <w:t xml:space="preserve">cea-01575440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds Concentrations during the Construction Process in Newly-Built Timber-Frame Houses: Source Identification and Emission Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plaisance</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (5), pp.696-710. </w:t>
@@ -4601,77 +4601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Performance of a Simple Box Model Using CFD Modeling to Predict Indoor Air Formaldehyde Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.450-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,64 +4731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4973,103 +4973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Diffusion Parameters of New Passive Samplers Using Optical Chemical Sensor for On-Site Measuring Formaldehyde in Indoor Air: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (8), pp.2147-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative tools and modeling methodology for impact prediction and assessment of the contribution of materials on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Radiello\textregistered Diffusive Sampler for Formaldehyde Measurement: The Influence of Exposure Conditions and Ozone Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,364 +5490,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914232v1</w:t>
+                <w:t xml:space="preserve">hal-02129447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SPME on-fiber derivatization for the sampling of formaldehyde and other carbonyl compounds in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (1), pp.317-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-013-7460-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Plaisance</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of human nasal epithelial cells adapted for direct and repeated exposure to airborne pollutants</w:t>
               </w:r>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5979,90 +5979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of formaldehyde emissions from indoor materials assessed by a method using passive flux sampler measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6109,64 +6109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field investigation on the removal of formaldehyde in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6238,51 +6238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static SPME sampling of VOCs emitted from indoor building materials: prediction of calibration curves of single compounds for two different emission cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 400 (3), pp.859-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6341,51 +6341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FLEC®-SPME for field passive sampling of VOCs emitted from solid building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase microextraction sampling for a rapid and simple on-site evaluation of volatile organic compounds emitted from building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 392 (1-2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 388 (1), pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6799,302 +6799,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
+                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663693v1</w:t>
+                <w:t xml:space="preserve">hal-04663025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
+                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663025v1</w:t>
+                <w:t xml:space="preserve">hal-04663693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of preservation of polydimethylsiloxane/Carboxen solid-phase microextraction fibres before and after sampling of volatile organic compounds in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7153,51 +7153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of pollutant measurements for ambient air monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.252-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,51 +7244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headspace SPME followed by GC/PFPD for the analysis of malodorous sulfur compounds in liquid industrial effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7341,328 +7341,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
+                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664982v1</w:t>
+                <w:t xml:space="preserve">hal-04664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
+                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664749v1</w:t>
+                <w:t xml:space="preserve">hal-04664982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple calibration procedure for volatile organic compounds sampling in air with adsorptive solid-phase microextraction fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7734,51 +7734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic versus static sampling for the quantitative analysis of volatile organic compounds in air with polydimethylsiloxane–Carboxen solid-phase microextraction fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artefacts during air analysis of volatile amines by solid-phase micro extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Solid-Phase Microextraction Fibers for the Analysis of Volatile Organic Compounds in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8199,51 +8199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of solid-phase microextraction for the speciation of butyl- and phenyltins using experimental designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,51 +8328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design for the study of two derivatization procedures for simultaneous GC analysis of acidic herbicides and water chlorination by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boucharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8431,51 +8431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of Methylmercury by Clays and Mineral Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Castre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,90 +8567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of SVOC sorption on several indoor surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2025, Reyjkjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8669,307 +8669,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748087v1</w:t>
+                <w:t xml:space="preserve">hal-04752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752257v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et déterminants de la contamination aux Composés Organiques Volatils et prédiction de la qualité de l’air intérieur dans les Bâtiments à ossature Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8994,64 +8994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of SVOC cotton/air partitioning in Micro-Chamber/Thermal Extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,280 +9119,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project : characterization of Indoor Air Quality in sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roomvent 2024 - 17th conference in ventilation and indoor climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567201043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753121v1</w:t>
+                <w:t xml:space="preserve">hal-04752071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project : characterization of Indoor Air Quality in sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2024 - 17th conference in ventilation and indoor climate.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752071v1</w:t>
+                <w:t xml:space="preserve">hal-04753121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
               </w:r>
@@ -9430,51 +9430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
@@ -9503,103 +9503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFP in the XXI century: tools, tactic and strategies to improve sustainability under pressure of new invasive pests and diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9618,881 +9618,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644629v1</w:t>
+                <w:t xml:space="preserve">hal-03711128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philomène Despréaux</w:t>
+                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Souillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711155v1</w:t>
+                <w:t xml:space="preserve">hal-03711122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Despréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711128v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711122v1</w:t>
+                <w:t xml:space="preserve">hal-03644629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of TCPP emission from upholstered furniture in offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phérofruits 2022 - Joint Meeting of the IOBC / WPRS Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
+              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875443v1</w:t>
+                <w:t xml:space="preserve">hal-03711148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of TCPP emission from upholstered furniture in offices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Phérofruits 2022 - Joint Meeting of the IOBC / WPRS Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711148v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la concentration à l’interface matériau-air « y0 » de Composés Organiques Semi Volatils (COSV) par la méthode MOSEC – Application à la mesure sur site de retardateurs de flamme émis par des meubles rembourrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique – Qualité de l’air intérieur : bâtiments et occupants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414095v1</w:t>
+                <w:t xml:space="preserve">hal-03414038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la concentration à l’interface matériau-air « y0 » de Composés Organiques Semi Volatils (COSV) par la méthode MOSEC – Application à la mesure sur site de retardateurs de flamme émis par des meubles rembourrés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique – Qualité de l’air intérieur : bâtiments et occupants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Douai, France</w:t>
+              <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414038v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sur site des émissions de COV et de COSV de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire qualité de l'air : solutions et matériaux peu émissifs et polluants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AD’OCC et FIMEA Occitanie, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10517,51 +10517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et qualité de l'air intérieur: aspects réglementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire qualité de l'air : solutions et matériaux peu émissifs et polluants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AD’OCC et FIMEA Occitanie, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the material surface concentration of organophosphate flame retardants by static SPME method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,51 +10638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, congrès virtuel, South Korea</w:t>
@@ -10724,51 +10724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10830,334 +10830,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of phthalates from building and consumer materials into indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Braish</w:t>
+                <w:t xml:space="preserve">Flame retardants in furniture: The Emiflamme research project (2018-2020) – Evaluation of emissions due to exposition of flame retardant upholstered furniture and bedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bossanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2019 - 10th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338774v1</w:t>
+                <w:t xml:space="preserve">hal-02443555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardants in furniture: The Emiflamme research project (2018-2020) – Evaluation of emissions due to exposition of flame retardant upholstered furniture and bedding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of phthalates from building and consumer materials into indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2019 - European Meeting on Fire Retardant Polymeric Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAQVEC 2019 - 10th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bary, Italy. pp.042009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443555v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel method for the characterization of the emission of phtalates from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS'FAIR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11182,90 +11182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new measurement method for determining the concentration of phthalates emitted from vinyl floorings at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES ISIAQ 2019 - International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11284,277 +11284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490611v1</w:t>
+                <w:t xml:space="preserve">hal-02491058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491058v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for determination of formaldehyde sorption rate constants for selected building materials of indoor surfaces</w:t>
               </w:r>
@@ -11579,51 +11579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11659,168 +11659,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11842,413 +11842,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sur site des émissions de matériaux pour l’identification de sources de pollution en bâtiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products using the DOSEC-SPME method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADEBIOTECH QUAISIR 2017 - La Qualité de l’Air Intérieur : enjeu majeur de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2017 International ConferenceFuture Buildings &amp; Districts – Energy Efficiency from Nano to Urban Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494278v1</w:t>
+                <w:t xml:space="preserve">hal-02499591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products using the DOSEC-SPME method.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure sur site des émissions de matériaux pour l’identification de sources de pollution en bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2017 International ConferenceFuture Buildings &amp; Districts – Energy Efficiency from Nano to Urban Scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ADEBIOTECH QUAISIR 2017 - La Qualité de l’Air Intérieur : enjeu majeur de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499591v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOSEC-SPME : a new technique to assess the VOC emission of material</w:t>
               </w:r>
@@ -12286,51 +12286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions and Odours from materials 2017 - Certech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Brussels, Belgium</w:t>
@@ -12411,51 +12411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
@@ -12478,493 +12478,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499508v1</w:t>
+                <w:t xml:space="preserve">hal-02490618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghislain</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490818v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490618v1</w:t>
+                <w:t xml:space="preserve">hal-02490818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494303v1</w:t>
+                <w:t xml:space="preserve">hal-02499508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
               </w:r>
@@ -13002,51 +13002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
@@ -13088,90 +13088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of volatile organic compound concentrations at different construction stages of energy-efficient timber frame houses: temporal trends and source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13209,77 +13209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic air-purifiers for indoor air: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kartheuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13373,51 +13373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDest 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
@@ -13446,103 +13446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products and their assemblies using the DOSEC-SPME method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmos'FAIR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
@@ -13571,51 +13571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et Qualité de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous R&amp;D chimie et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13653,51 +13653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission from plastic materials: influence of recycling on VOC emission and identification of SVOC by head-space SPME-GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th workshop "Odour and Emissions of Plastic Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kassel university, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13716,191 +13716,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
+                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151312v1</w:t>
+                <w:t xml:space="preserve">hal-02151315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Investigation on the Indoor Sinks of Formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13932,152 +13949,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151315v1</w:t>
+                <w:t xml:space="preserve">hal-02151312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14089,83 +14089,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and untargeted analysis of semivolatile organic compounds (SVOCs) in indoor dust from 10 French sports halls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of indoor air quality in 10 French sports halls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,107 +14190,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752303v1</w:t>
+                <w:t xml:space="preserve">hal-04752290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of indoor air quality in 10 French sports halls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted and untargeted analysis of semivolatile organic compounds (SVOCs) in indoor dust from 10 French sports halls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14315,107 +14315,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752290v1</w:t>
+                <w:t xml:space="preserve">hal-04752303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14509,64 +14509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14617,77 +14617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX 2021 - 56th Congress of the European Societies of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France. , 350 (Supplément), pp.S239, 2021, </w:t>
@@ -14725,90 +14725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of semi-volatile organic compounds (SVOCs) from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES ISIAQ 2019 - International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14859,51 +14859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14922,273 +14922,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC emissions of materials used in the construction of energy-efficient timber frame houses: chemical composition and emission kinetics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic air-purifyers for VOC degradation in indoor air : european standard and pilot room experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. 2016</w:t>
+              <w:t xml:space="preserve">SPEA9 - 9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493431v1</w:t>
+                <w:t xml:space="preserve">hal-02494010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic air-purifyers for VOC degradation in indoor air : european standard and pilot room experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VOC emissions of materials used in the construction of energy-efficient timber frame houses: chemical composition and emission kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA9 - 9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France. 2016</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494010v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of volatile organic compounds and aldehydes exchanges at the air/material interface of building products and their assemblies: towards improving selection criteria of building materials</w:t>
               </w:r>
@@ -15213,51 +15213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15299,103 +15299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of diffusion parameters of new passive samplers using optical chemical sensor for on-site measuring formaldehyde in indoor air: Experimental and numerical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15433,77 +15433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial photocatalytic air-purifiers: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15577,51 +15577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéhydes et santé en air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15695,77 +15695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SAFEMATER : Emissions de polluants de matériaux commercialisés (revêtements de sol) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15817,51 +15817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESPAL : Impact sur la santé RESPiratoire d’ALdéhydes étudiés en mélanges de polluants représentatifs de la qualité de l’air intérieur. Rapport intermédiaire n°1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,64 +15971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de détermination en laboratoire de taux de diffusion de phéromones à partir de diffuseurs passifs. Enveloppe Soleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16059,51 +16059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’analyse des composés organiques volatils odorants émis par les sucres et autres intermédiaires de production (sirops, liqueurs, eaux de claireçage) par espace de tête/microextraction sur phase solide couplé à une analyse par chromatographie en phase gazeuse spectrométrie de masse – HS/SPME-GC/MS). Enveloppe Soleau .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Enveloppe Soleau n° 528962. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16147,217 +16147,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources des composés odorants (chap.2)</w:t>
+                <w:t xml:space="preserve">Prélèvement des odeurs et des composés odorants (chap.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034770v1</w:t>
+                <w:t xml:space="preserve">hal-05034785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvement des odeurs et des composés odorants (chap.5)</w:t>
+                <w:t xml:space="preserve">Sources des composés odorants (chap.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034785v1</w:t>
+                <w:t xml:space="preserve">hal-05034770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’approche analytique (chap.3)</w:t>
               </w:r>
@@ -16369,51 +16369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16464,51 +16464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16533,51 +16533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sensorielle (chap.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16609,242 +16609,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détections électroniques (chap.6)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rejets gazeux (chap.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eugen Hnatiuc. </w:t>
+              <w:t xml:space="preserve">René Moletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés électriques de mesure et de traitement des polluants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.85-90, 2002, 2-7430-0578-5</w:t>
+              <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tech. &amp; Doc, pp. 49-74, 2002, 2-7430-0832-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038448v1</w:t>
+                <w:t xml:space="preserve">hal-05042520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejets gazeux (chap.3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Détections électroniques (chap.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">René Moletta. </w:t>
+              <w:t xml:space="preserve">Eugen Hnatiuc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des problèmes environnementaux dans les industries agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tech. &amp; Doc, pp. 49-74, 2002, 2-7430-0832-6</w:t>
+              <w:t xml:space="preserve">Procédés électriques de mesure et de traitement des polluants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.85-90, 2002, 2-7430-0578-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042520v1</w:t>
+                <w:t xml:space="preserve">hal-05038448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de séparation ioniques et électriques (chap.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16886,51 +16886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des techniques électriques de de mesure des polluants – Situation par rapport aux méthodes classiques (chap.4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17062,51 +17062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6633AA30"/>
+    <w:nsid w:val="4CE0C6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17293,51 +17293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>