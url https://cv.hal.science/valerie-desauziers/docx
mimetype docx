--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -187,360 +187,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of volatile and semi-volatile organic compounds in the air of sports facilities</w:t>
+                <w:t xml:space="preserve">Equilibrium partition coefficients of semi-volatile organic compounds (SVOCs) between indoor surfaces and air assessed using two experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+                <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 293, pp.114334. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 371, pp.121859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512482v1</w:t>
+                <w:t xml:space="preserve">hal-05508640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium partition coefficients of semi-volatile organic compounds (SVOCs) between indoor surfaces and air assessed using two experimental methods</w:t>
+                <w:t xml:space="preserve">Characterization of volatile and semi-volatile organic compounds in the air of sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Schmitt</w:t>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duprat</w:t>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 371, pp.121859. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293, pp.114334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508640v1</w:t>
+                <w:t xml:space="preserve">hal-05512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVOCs, VOCs and microbiological contamination in sports facilities, what are people exposed to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakh Seid Aboubakar Manazyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -585,373 +585,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Rios Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813557v1</w:t>
+                <w:t xml:space="preserve">hal-05175435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Braish</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+                <w:t xml:space="preserve">Manon Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rios Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175435v1</w:t>
+                <w:t xml:space="preserve">hal-04813557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI * -Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 672, pp.07011. </w:t>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Arris-Roucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Oulhaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,64 +1136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of TCPP emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1798,64 +1798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Tris(chloropropyl)phosphate (TCPP) emission from upholstered furniture in offices and consequence on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Souillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.100012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,334 +2151,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.110350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354100v1</w:t>
+                <w:t xml:space="preserve">hal-03000568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196, pp.110350. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1186, pp.339100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000568v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension of pheromone microcapsules on vine leaves acting as passive dispensers against pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (6), pp.1256-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,419 +2891,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireproofing of domestic upholstered furniture: Migration of flame retardants and potential risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Lounis</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alexandre Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.11.110⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.117009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965780v1</w:t>
+                <w:t xml:space="preserve">hal-02436496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Fireproofing of domestic upholstered furniture: Migration of flame retardants and potential risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alodie Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366, pp.556-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428265v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
+                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.117009. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436496v1</w:t>
+                <w:t xml:space="preserve">hal-02428265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3342,102 +3342,102 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479344v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3476,102 +3476,102 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3610,78 +3610,78 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
@@ -3795,762 +3795,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cantau</w:t>
+                <w:t xml:space="preserve">Marlène Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Desauziers</w:t>
+                <w:t xml:space="preserve">Chavatte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494453v1</w:t>
+                <w:t xml:space="preserve">hal-01586966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plaisance</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709116v1</w:t>
+                <w:t xml:space="preserve">cea-01575440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Sauvat</w:t>
+                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin</w:t>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129458v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chavatte Laurent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586966v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
+                <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01575440v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds Concentrations during the Construction Process in Newly-Built Timber-Frame Houses: Source Identification and Emission Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (5), pp.696-710. </w:t>
@@ -4601,77 +4601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Performance of a Simple Box Model Using CFD Modeling to Predict Indoor Air Formaldehyde Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.450-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,64 +4731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4973,103 +4973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Diffusion Parameters of New Passive Samplers Using Optical Chemical Sensor for On-Site Measuring Formaldehyde in Indoor Air: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (8), pp.2147-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative tools and modeling methodology for impact prediction and assessment of the contribution of materials on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Radiello\textregistered Diffusive Sampler for Formaldehyde Measurement: The Influence of Exposure Conditions and Ozone Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,364 +5490,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Plaisance</w:t>
+                <w:t xml:space="preserve">Development of SPME on-fiber derivatization for the sampling of formaldehyde and other carbonyl compounds in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (1), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7460-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129447v1</w:t>
+                <w:t xml:space="preserve">hal-02914218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SPME on-fiber derivatization for the sampling of formaldehyde and other carbonyl compounds in indoor air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7460-6⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914218v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914232v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of human nasal epithelial cells adapted for direct and repeated exposure to airborne pollutants</w:t>
               </w:r>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Momas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5979,90 +5979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of formaldehyde emissions from indoor materials assessed by a method using passive flux sampler measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6109,64 +6109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field investigation on the removal of formaldehyde in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6238,51 +6238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static SPME sampling of VOCs emitted from indoor building materials: prediction of calibration curves of single compounds for two different emission cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 400 (3), pp.859-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6341,51 +6341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FLEC®-SPME for field passive sampling of VOCs emitted from solid building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid phase microextraction sampling for a rapid and simple on-site evaluation of volatile organic compounds emitted from building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 392 (1-2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 388 (1), pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6799,302 +6799,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
+                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663025v1</w:t>
+                <w:t xml:space="preserve">hal-04663693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
+                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663693v1</w:t>
+                <w:t xml:space="preserve">hal-04663025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of preservation of polydimethylsiloxane/Carboxen solid-phase microextraction fibres before and after sampling of volatile organic compounds in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7153,51 +7153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of pollutant measurements for ambient air monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.252-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,51 +7244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Headspace SPME followed by GC/PFPD for the analysis of malodorous sulfur compounds in liquid industrial effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7360,51 +7360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple calibration procedure for volatile organic compounds sampling in air with adsorptive solid-phase microextraction fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7734,51 +7734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic versus static sampling for the quantitative analysis of volatile organic compounds in air with polydimethylsiloxane–Carboxen solid-phase microextraction fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artefacts during air analysis of volatile amines by solid-phase micro extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Solid-Phase Microextraction Fibers for the Analysis of Volatile Organic Compounds in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8180,328 +8180,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of solid-phase microextraction for the speciation of butyl- and phenyltins using experimental designs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental design for the study of two derivatization procedures for simultaneous GC analysis of acidic herbicides and water chlorination by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
+                <w:t xml:space="preserve">C Boucharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(98)00716-X⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (2), pp.311-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(98)00133-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291455v1</w:t>
+                <w:t xml:space="preserve">hal-04268564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design for the study of two derivatization procedures for simultaneous GC analysis of acidic herbicides and water chlorination by-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Optimization of solid-phase microextraction for the speciation of butyl- and phenyltins using experimental designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+                <w:t xml:space="preserve">C. Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 47 (2), pp.311-323. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 826 (1), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-9140(98)00133-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(98)00716-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268564v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of Methylmercury by Clays and Mineral Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Castre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (10), pp.1009-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8567,90 +8567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of SVOC sorption on several indoor surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2025, Reyjkjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8669,307 +8669,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752257v1</w:t>
+                <w:t xml:space="preserve">hal-04748087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748087v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et déterminants de la contamination aux Composés Organiques Volatils et prédiction de la qualité de l’air intérieur dans les Bâtiments à ossature Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8994,64 +8994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of SVOC cotton/air partitioning in Micro-Chamber/Thermal Extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,280 +9119,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project : characterization of Indoor Air Quality in sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2024 - 17th conference in ventilation and indoor climate.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752071v1</w:t>
+                <w:t xml:space="preserve">hal-04753121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project : characterization of Indoor Air Quality in sports facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roomvent 2024 - 17th conference in ventilation and indoor climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Stockholm, Sweden. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567201043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753121v1</w:t>
+                <w:t xml:space="preserve">hal-04752071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
               </w:r>
@@ -9430,51 +9430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
@@ -9503,103 +9503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFP in the XXI century: tools, tactic and strategies to improve sustainability under pressure of new invasive pests and diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9618,687 +9618,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711128v1</w:t>
+                <w:t xml:space="preserve">hal-03644629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711122v1</w:t>
+                <w:t xml:space="preserve">hal-03711128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philomène Despréaux</w:t>
+                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Souillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711155v1</w:t>
+                <w:t xml:space="preserve">hal-03711122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Despréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644629v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of TCPP emission from upholstered furniture in offices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Phérofruits 2022 - Joint Meeting of the IOBC / WPRS Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711148v1</w:t>
+                <w:t xml:space="preserve">hal-03875443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of TCPP emission from upholstered furniture in offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phérofruits 2022 - Joint Meeting of the IOBC / WPRS Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girone, Spain. pp.30-34</w:t>
+              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875443v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la concentration à l’interface matériau-air « y0 » de Composés Organiques Semi Volatils (COSV) par la méthode MOSEC – Application à la mesure sur site de retardateurs de flamme émis par des meubles rembourrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique – Qualité de l’air intérieur : bâtiments et occupants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10448,51 +10448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sur site des émissions de COV et de COSV de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire qualité de l'air : solutions et matériaux peu émissifs et polluants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AD’OCC et FIMEA Occitanie, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10517,51 +10517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et qualité de l'air intérieur: aspects réglementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire qualité de l'air : solutions et matériaux peu émissifs et polluants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AD’OCC et FIMEA Occitanie, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the material surface concentration of organophosphate flame retardants by static SPME method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,51 +10638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Crouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, congrès virtuel, South Korea</w:t>
@@ -10724,51 +10724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,64 +10862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10957,90 +10957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of phthalates from building and consumer materials into indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQVEC 2019 - 10th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bary, Italy. pp.042009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11074,90 +11074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel method for the characterization of the emission of phtalates from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS'FAIR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11182,90 +11182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new measurement method for determining the concentration of phthalates emitted from vinyl floorings at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES ISIAQ 2019 - International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11284,277 +11284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491058v1</w:t>
+                <w:t xml:space="preserve">hal-02490611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490611v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for determination of formaldehyde sorption rate constants for selected building materials of indoor surfaces</w:t>
               </w:r>
@@ -11579,51 +11579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11659,168 +11659,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11842,413 +11842,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products using the DOSEC-SPME method.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure sur site des émissions de matériaux pour l’identification de sources de pollution en bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2017 International ConferenceFuture Buildings &amp; Districts – Energy Efficiency from Nano to Urban Scale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ADEBIOTECH QUAISIR 2017 - La Qualité de l’Air Intérieur : enjeu majeur de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499591v1</w:t>
+                <w:t xml:space="preserve">hal-02494278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure sur site des émissions de matériaux pour l’identification de sources de pollution en bâtiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products using the DOSEC-SPME method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADEBIOTECH QUAISIR 2017 - La Qualité de l’Air Intérieur : enjeu majeur de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t>
+              <w:t xml:space="preserve">CISBAT 2017 International ConferenceFuture Buildings &amp; Districts – Energy Efficiency from Nano to Urban Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494278v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOSEC-SPME : a new technique to assess the VOC emission of material</w:t>
               </w:r>
@@ -12286,51 +12286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions and Odours from materials 2017 - Certech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Brussels, Belgium</w:t>
@@ -12411,51 +12411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
@@ -12478,493 +12478,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490618v1</w:t>
+                <w:t xml:space="preserve">hal-02499508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494303v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghislain</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490818v1</w:t>
+                <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499508v1</w:t>
+                <w:t xml:space="preserve">hal-02490818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
               </w:r>
@@ -13002,51 +13002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
@@ -13088,90 +13088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of volatile organic compound concentrations at different construction stages of energy-efficient timber frame houses: temporal trends and source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13209,77 +13209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic air-purifiers for indoor air: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kartheuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13373,51 +13373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDest 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
@@ -13446,103 +13446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products and their assemblies using the DOSEC-SPME method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmos'FAIR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
@@ -13571,51 +13571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et Qualité de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous R&amp;D chimie et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13653,51 +13653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission from plastic materials: influence of recycling on VOC emission and identification of SVOC by head-space SPME-GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th workshop "Odour and Emissions of Plastic Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kassel university, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13716,208 +13716,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151315v1</w:t>
+                <w:t xml:space="preserve">hal-02151312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Investigation on the Indoor Sinks of Formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13949,135 +13932,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151312v1</w:t>
+                <w:t xml:space="preserve">hal-02151315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14095,77 +14095,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of indoor air quality in 10 French sports halls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14220,77 +14220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and untargeted analysis of semivolatile organic compounds (SVOCs) in indoor dust from 10 French sports halls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14345,77 +14345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAI-Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14509,64 +14509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14617,77 +14617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX 2021 - 56th Congress of the European Societies of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France. , 350 (Supplément), pp.S239, 2021, </w:t>
@@ -14725,90 +14725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of semi-volatile organic compounds (SVOCs) from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES ISIAQ 2019 - International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14859,51 +14859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14941,77 +14941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic air-purifyers for VOC degradation in indoor air : european standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15066,90 +15066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC emissions of materials used in the construction of energy-efficient timber frame houses: chemical composition and emission kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15213,51 +15213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15299,103 +15299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of diffusion parameters of new passive samplers using optical chemical sensor for on-site measuring formaldehyde in indoor air: Experimental and numerical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15433,77 +15433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial photocatalytic air-purifiers: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15577,51 +15577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldéhydes et santé en air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15695,77 +15695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SAFEMATER : Emissions de polluants de matériaux commercialisés (revêtements de sol) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15817,51 +15817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESPAL : Impact sur la santé RESPiratoire d’ALdéhydes étudiés en mélanges de polluants représentatifs de la qualité de l’air intérieur. Rapport intermédiaire n°1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,64 +15971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de détermination en laboratoire de taux de diffusion de phéromones à partir de diffuseurs passifs. Enveloppe Soleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16059,51 +16059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’analyse des composés organiques volatils odorants émis par les sucres et autres intermédiaires de production (sirops, liqueurs, eaux de claireçage) par espace de tête/microextraction sur phase solide couplé à une analyse par chromatographie en phase gazeuse spectrométrie de masse – HS/SPME-GC/MS). Enveloppe Soleau .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Enveloppe Soleau n° 528962. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16179,51 +16179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16274,51 +16274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16369,51 +16369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16464,51 +16464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD, Pollution olfactive, sources d’odeurs, cadre réglementaire, techniques de mesure et procédés de traitement. Etat de l’art, 2006, 236 p, n°03-0808//0809/1A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16533,51 +16533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sensorielle (chap.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16615,51 +16615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejets gazeux (chap.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16714,51 +16714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détections électroniques (chap.6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16800,51 +16800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de séparation ioniques et électriques (chap.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16886,51 +16886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des techniques électriques de de mesure des polluants – Situation par rapport aux méthodes classiques (chap.4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17062,51 +17062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE0C6AD"/>
+    <w:nsid w:val="A12F0652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17293,51 +17293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>