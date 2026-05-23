--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -585,559 +585,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Braish</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+                <w:t xml:space="preserve">Manon Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rios Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175435v1</w:t>
+                <w:t xml:space="preserve">hal-04813557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of pheromone release from solid matrix dispenser for integrated pest management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of measurement method for estimating gas-phase concentration of SVOCs in equilibrium with the source material surface at any temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Tamara Braish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Rios Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.18-27. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.144564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813557v1</w:t>
+                <w:t xml:space="preserve">hal-05175435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAI * -Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Carbon dioxide sorption in earthen plasters and its impact on Indoor Air Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Arris-Roucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Oulhaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn McGregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567207011⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.113347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419041v1</w:t>
+                <w:t xml:space="preserve">hal-05167572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide sorption in earthen plasters and its impact on Indoor Air Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyna Oulhaci</w:t>
+                <w:t xml:space="preserve">QAI * -Sport project: Indoor air quality in sports facilities - Characterization of exposure to emerging VOCs and SVOCs and to micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fionn McGregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 284, pp.113347. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 672, pp.07011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202567207011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167572v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of TCPP emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
               </w:r>
@@ -2151,265 +2151,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1186, pp.339100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000568v1</w:t>
+                <w:t xml:space="preserve">hal-03354100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of gas-phase concentrations of organophosphate flame retardants at the material surface using a midget emission cell coupled to solid-phase microextraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the environmental relative humidity on the inflammatory response of skin model after exposure to various environmental pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1186, pp.339100. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.110350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354100v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension of pheromone microcapsules on vine leaves acting as passive dispensers against pests</w:t>
               </w:r>
@@ -2434,51 +2434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2891,144 +2891,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
+                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.117009. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436496v1</w:t>
+                <w:t xml:space="preserve">hal-02428265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fireproofing of domestic upholstered furniture: Migration of flame retardants and potential risks</w:t>
               </w:r>
@@ -3142,168 +3142,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of indoor sinks for formaldehyde through the field measurements using passive flux sampler and mass balance</w:t>
+                <w:t xml:space="preserve">Potential of static sampling using solid-phase microextraction for the assessment of formaldehyde sorption on building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alodie Blondel</w:t>
+                <w:t xml:space="preserve">Alexandre Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (29), pp.29679-29686. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.117009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06057-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428265v1</w:t>
+                <w:t xml:space="preserve">hal-02436496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3342,102 +3342,102 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3476,102 +3476,102 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.104-116. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479344v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3610,78 +3610,78 @@
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
@@ -3795,762 +3795,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Dezest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chavatte Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chaput</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586966v1</w:t>
+                <w:t xml:space="preserve">hal-01494453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01575440v1</w:t>
+                <w:t xml:space="preserve">hal-01709116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic air purifiers for indoor air: European standard and pilot room experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cantau</w:t>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Desauziers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (14), pp.12538-12546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7607-z⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494453v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: how to limit the humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raulin-Woznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Plaisance</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thu-Hoa Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+              <w:t xml:space="preserve">, 2017, 409, pp.6245-6252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0568-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709116v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01575440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Chemical Mass Balance Model to Estimate VOC Source Contributions in Newly Built Timber Frame Houses: A Case Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sauvat</w:t>
+                <w:t xml:space="preserve">Marlène Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Chavatte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raulin</w:t>
+                <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (31), pp.24156-24166. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0025-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129458v1</w:t>
+                <w:t xml:space="preserve">hal-01586966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds Concentrations during the Construction Process in Newly-Built Timber-Frame Houses: Source Identification and Emission Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (5), pp.696-710. </w:t>
@@ -4601,77 +4601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Performance of a Simple Box Model Using CFD Modeling to Predict Indoor Air Formaldehyde Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.450-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,64 +4731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4973,103 +4973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Diffusion Parameters of New Passive Samplers Using Optical Chemical Sensor for On-Site Measuring Formaldehyde in Indoor Air: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (8), pp.2147-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative tools and modeling methodology for impact prediction and assessment of the contribution of materials on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Radiello\textregistered Diffusive Sampler for Formaldehyde Measurement: The Influence of Exposure Conditions and Ozone Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,364 +5490,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SPME on-fiber derivatization for the sampling of formaldehyde and other carbonyl compounds in indoor air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7460-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914218v1</w:t>
+                <w:t xml:space="preserve">hal-02129447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Mocho</w:t>
+                <w:t xml:space="preserve">Development of SPME on-fiber derivatization for the sampling of formaldehyde and other carbonyl compounds in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (1), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7460-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914232v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde Emission Behavior of Building Materials: On-Site Measurements and Modeling Approach to Predict Indoor Air Pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Hierarchical cluster analysis of carbonyl compounds emission profiles from building and furniture materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Plaisance</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129447v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of human nasal epithelial cells adapted for direct and repeated exposure to airborne pollutants</w:t>
               </w:r>
@@ -5979,90 +5979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of formaldehyde emissions from indoor materials assessed by a method using passive flux sampler measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6109,51 +6109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field investigation on the removal of formaldehyde in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,259 +6799,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
+                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663693v1</w:t>
+                <w:t xml:space="preserve">hal-04663025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two solid-phase microextraction methods for the quantitative analysis of VOCs in indoor air</w:t>
+                <w:t xml:space="preserve">Development of a solid phase microextraction (SPME) method for the sampling of VOC traces in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 386 (5), pp.1457-1464. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1), pp.106-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-006-0714-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b511201j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663025v1</w:t>
+                <w:t xml:space="preserve">hal-04663693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of preservation of polydimethylsiloxane/Carboxen solid-phase microextraction fibres before and after sampling of volatile organic compounds in indoor air</w:t>
               </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8315,51 +8315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of solid-phase microextraction for the speciation of butyl- and phenyltins using experimental designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,277 +8669,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748087v1</w:t>
+                <w:t xml:space="preserve">hal-04752257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of Tris(chloropropyl)phosphate (TCPP) emission from fireproofed upholstered furniture under realistic indoor conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la qualité de l’air dans des salles de sport de différentes typologies (projet QAI-Sport)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bossanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2024 - Sustaining the Indoor Air Revolution: Raise Your Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Atmos'Fair 15e édition - Qualité de l’Air : de la recherche aux solutions opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752257v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et déterminants de la contamination aux Composés Organiques Volatils et prédiction de la qualité de l’air intérieur dans les Bâtiments à ossature Bois</w:t>
               </w:r>
@@ -9503,90 +9503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,480 +9618,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644629v1</w:t>
+                <w:t xml:space="preserve">hal-03711128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC sorption on indoor floorings and consequence on indoor air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Souillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711128v1</w:t>
+                <w:t xml:space="preserve">hal-03711122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to determine gas-phase concentration of phthalate emitted from PVC floorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigaël Souillier</w:t>
+                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711122v1</w:t>
+                <w:t xml:space="preserve">hal-03711155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic marks after human respiratory epithelium exposure to volatile organic compounds mixtures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser les composés organiques volatils (COV) et semi-volatils (COSV) émis par les matériaux : un enjeu pour le développement de nouveaux produits biosourcés ou recyclés respectueux de la santé et de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Webinaire ACD Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711155v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of methods to assess the release of pheromones in the air from dispenser products for improvement of biocontrol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10957,77 +10957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of phthalates from building and consumer materials into indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11074,77 +11074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel method for the characterization of the emission of phtalates from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11182,77 +11182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new measurement method for determining the concentration of phthalates emitted from vinyl floorings at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11284,277 +11284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490611v1</w:t>
+                <w:t xml:space="preserve">hal-02491058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaldehyde passive sampler using an optical chemical sensor: design optimization to limit humidity interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
+                <w:t xml:space="preserve">Assessment of VOC source contributions in newly built timber frame houses using the chemical mass balance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR 2018 - 15th Conference of the International Society of Indoor Air Quality &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491058v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for determination of formaldehyde sorption rate constants for selected building materials of indoor surfaces</w:t>
               </w:r>
@@ -11579,51 +11579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11659,402 +11659,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499513v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ECOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sur site des émissions de matériaux pour l’identification de sources de pollution en bâtiment</w:t>
               </w:r>
@@ -12286,51 +12286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions and Odours from materials 2017 - Certech Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Brussels, Belgium</w:t>
@@ -12411,51 +12411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
@@ -12478,493 +12478,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cantau</w:t>
+                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499508v1</w:t>
+                <w:t xml:space="preserve">hal-02490618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghislain</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490618v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494303v1</w:t>
+                <w:t xml:space="preserve">hal-02490818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Epurateurs photocatalytiques pour l’air ambiant: description des expériences normalisées de laboratoire et comparaison avec les tests en chambre pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Validation &amp; Qualification des Systèmes de Mesures et de Traitement de l'Air - Journée Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490818v1</w:t>
+                <w:t xml:space="preserve">hal-02499508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
               </w:r>
@@ -13002,51 +13002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
@@ -13088,77 +13088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of volatile organic compound concentrations at different construction stages of energy-efficient timber frame houses: temporal trends and source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13209,77 +13209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic air-purifiers for indoor air: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kartheuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13315,277 +13315,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products and their assemblies using the DOSEC-SPME method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDest 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Atmos'FAIR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490872v1</w:t>
+                <w:t xml:space="preserve">hal-02479651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of VOCs material/air exchanges of building products and their assemblies using the DOSEC-SPME method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'FAIR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">MoDest 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479651v1</w:t>
+                <w:t xml:space="preserve">hal-02490872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et Qualité de l’air intérieur</w:t>
               </w:r>
@@ -13716,368 +13716,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151312v1</w:t>
+                <w:t xml:space="preserve">hal-02151315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Investigation on the Indoor Sinks of Formaldehyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">An Original Method Using a Passive Flux Sampler to Characterize the Gas-Phase Boundary Layer on the Surface of Indoor Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.329-337</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151313v1</w:t>
+                <w:t xml:space="preserve">hal-02151312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Radial Diffusive Samplers for the Measurement of Formaldehyde in Indoor Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Field Investigation on the Indoor Sinks of Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.466-473</w:t>
+              <w:t xml:space="preserve">, 2014, Hong Kong, China. pp.329-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151315v1</w:t>
+                <w:t xml:space="preserve">hal-02151313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14617,77 +14617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX 2021 - 56th Congress of the European Societies of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France. , 350 (Supplément), pp.S239, 2021, </w:t>
@@ -14725,77 +14725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new analytical and measurement methods for characterizing the emission of semi-volatile organic compounds (SVOCs) from building and consumer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Braish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14941,77 +14941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic air-purifyers for VOC degradation in indoor air : european standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15066,51 +15066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC emissions of materials used in the construction of energy-efficient timber frame houses: chemical composition and emission kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15213,51 +15213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15299,90 +15299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of diffusion parameters of new passive samplers using optical chemical sensor for on-site measuring formaldehyde in indoor air: Experimental and numerical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15433,77 +15433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial photocatalytic air-purifiers: European standard and pilot room experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15695,51 +15695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SAFEMATER : Emissions de polluants de matériaux commercialisés (revêtements de sol) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cantau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kinadjian-Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15984,51 +15984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de détermination en laboratoire de taux de diffusion de phéromones à partir de diffuseurs passifs. Enveloppe Soleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vignau-Laulhere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17062,51 +17062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A12F0652"/>
+    <w:nsid w:val="66517BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17293,51 +17293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-desauziers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6226-7964" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112466427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121859" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05512482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04813557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourrigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rios Mora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Arris-Roucan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05419041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567207011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04776893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bossanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Rawas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalli&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03669187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Souillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greeac.2022.100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03354100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03000568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Seurat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitoussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110350" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03373073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sicre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Vignau-Laulh&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16878-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02979155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mocho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06057-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lounis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.11.110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7607-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vignau-Laulhere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0025-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01575440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulin-Woznica" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hoa Tran-Thi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0568-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7em00047b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.08.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02147717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.07.318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9317-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Momas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.557" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9QJQ185-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0057-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay00996k" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7460-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mocho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.01.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXRVBW3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Momas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6C71JCR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.12.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04163168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.08.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6D0GPFP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4820-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPW1MPT9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.07.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4WFR3F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZFDVS5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2249-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RF72MJ95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larroque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1231-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FR1SNX8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0714-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSVD32VL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b511201j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD02JFG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XWKM46G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00310-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tuduri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300968h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1RXPZQK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00222-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FHQPG1N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguerre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b008223f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TQK24L6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuduri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/39.12.521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04268564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boucharat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(98)00133-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPH1HB2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montigny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)00716-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPTPXSB2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049642v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331808616620" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05480938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Surget" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202567201043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04504410v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711155v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03644629v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rawas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03279082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03281392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Crouzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rawas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02491058v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian-Caplat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490621v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kartheuser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02479651v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02500516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151313v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04752076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03375444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despr&#233;aux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00794-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442623v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494006v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yrieix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalli&#232;s Ga&#235;lle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dallies" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481644v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02493855v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carr&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034770v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05034793v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05042520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05038443v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>