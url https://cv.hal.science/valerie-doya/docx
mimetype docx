--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1713 +234,1847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular modes in a mixed-dynamics-based optical fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Allgaier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (17), pp.173801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.17777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278101v1</w:t>
+                <w:t xml:space="preserve">hal-05434515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of pump absorption in coiled and twisted double-clad fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel Peterka</w:t>
+                <w:t xml:space="preserve">Regular modes in a mixed-dynamics-based optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Allgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2015.2490100⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.022201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304201v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake like light beam propagation in Multimode Periodic Segmented Waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+                <w:t xml:space="preserve">Numerical modeling of pump absorption in coiled and twisted double-clad fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Koska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.003161⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.4401508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2015.2490100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909845v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental phase-space-based optical amplification of scar modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tascu Sorin</w:t>
+                <w:t xml:space="preserve">Snake like light beam propagation in Multimode Periodic Segmented Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.047201⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (12), pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.003161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684981v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected light behaviour in periodic segmented waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental phase-space-based optical amplification of scar modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tascu Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3657377⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (4), pp.047201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.047201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647575v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray dispersion strongly modified by a periodic index segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unexpected light behaviour in periodic segmented waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.05.026⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.043118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647534v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">Ray dispersion strongly modified by a periodic index segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (19), pp.3673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431112v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
+                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Tascu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433001v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499397v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Scar in a chaotic fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224101⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166015v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Scar in a chaotic fibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00147-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.224101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120199v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432355v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/8/5/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289512v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of Double-Clad Fiber Amplifiers Using Chaotic Propagation of the Pump</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (4-6), pp.249-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714787v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of double clad fiber amplifiers using chaotic propagation of the pump</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Modeling and Optimization of Double-Clad Fiber Amplifiers Using Chaotic Propagation of the Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (4), pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/ofte.2001.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and optimization of double clad fiber amplifiers using chaotic propagation of the pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7 (4), pp.324-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1950,51 +2084,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical wave thermalisation in chaotic multimode optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Zanaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2003,1081 +2137,1081 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump absorption in coiled and twisted double-clad hexagonal fiber: effect of launching conditions and core location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dalidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Koška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Aubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump absorption in coiled and twisted double-clad hexagonal fiber: effect of launching conditions and core location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dalidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Aubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Koška</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2286613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-space control of unconventional modes for SDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIO 2014 Internation Conference on Integrated Optics and Technical Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; LPMC, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des modes singuliers de fibres optiques hautement multimodes à géométrie non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Allgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34 ème Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude experimentale de l'absorption de la pompe dans les fibres optiques amplificatrices à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic optical fibre for power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference on lasers and electro optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Nice, France. paper CNA6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un amplificateur à fibre double gaine avec propagation chaotique de la pompe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3087,151 +3221,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase space-based mode selection in a multimode chaotic optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school "Controlling the propagation of waves in complex media"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3378,51 +3512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Koska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2490100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.003161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.05.026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagnoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2001.0361" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ko&#353;ka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aubrecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286613" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.17777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Koska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2490100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.003161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.05.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagnoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2001.0361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ko&#353;ka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aubrecht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>